--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALBAN LE MONNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-le-monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-281X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114195161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Listeria-meningitis in San Luis, Argentina: a three-case report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía Laciar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Vaca Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (1), pp.45-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0325-75412011000100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in audience participation at infectious disease and microbiology conferences: a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), pp.323-330. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Remdesivir on long-term outcomes in lung transplant recipients with SARS-CoV-2 infection: a retrospective cohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana-Maria Vulturar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gigandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.101192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations de prise en charge des pneumonies aiguës communautaires chez l'adulte par la Société de Pathologie Infectieuse de Langue Française (SPILF) et la Société de Pneumologie de Langue Française (SPLF). Avec le soutien de la Société de Réanimation de Langue Française, (SRLF), de la Société Française de Microbiologie (SFM), de la Société Française de Radiologie (SFR) et de la Société Française de Médecine d'Urgence (SFMU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.119-137. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of cefepime adsorption in filters used during renal replacement therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fonlupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Corriol-Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3913988251356124. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988251356124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Point-of-Care Testing in Infectious Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf650. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Method to Obtain Biologically Active TcdA and TcdB Toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp 38. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of oxacillin and cloxacillin in plasma and CSF using turbulent flow liquid chromatography coupled to high-resolution mass spectrometry: Application in therapeutic drug monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1233, pp.123979. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle de «Machine Learning» d'aide à la prescription de posologies individualisées destinées aux patients traités par amoxicilline en perfusion continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Supplément 1), pp.202294. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Profile of Instrumented Spinal Infections : 10-Year Study at a French Spine Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (9), pp.791. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13090791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-resistant Enterobacterales infections in abdominal solid organ transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Scemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Antonio Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp. 38-43. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of unexpected laboratory exposure to Burkholderia pseudomallei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mostaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (6), pp. 0-644. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2023.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime using polysulfone and polyacrylonitrile-derived filters: An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp 113-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988221143803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infective anoproctitis in men having sex with men: Don’t forget Mycoplasma genitalium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (8), pp.104771. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Evaluation of the FilmArray Blood Culture Identification 2 Panel for Pathogen Detection in Bloodstream Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pailhoriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.e0254722. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02547-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suction drainage fluid culture during septic orthopaedic surgery, a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp. 641-647. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coris BioConcept COVID 19 Ag Respi-Strip, a field experience feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jabnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300, pp.114366. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2021.114366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnocytophaga zoonotic infections: a 10-year retrospective study (the French CANCAN study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Beauruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp 581-588. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp. 65-74. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à : une infection sexuellement transmise émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.S10. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2022.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculum effect of Enterobacterales co-expressing OXA-48 and CTX-M on the susceptibility to ceftazidime/avibactam and meropenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp. 853-858. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04430-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of therapeutic drug monitoring of antibiotics in the management of infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1183-1190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anti-SARS-CoV-2 immune response in a cohort of French healthcare workers followed for 7 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Elkaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp 68-74. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fleur Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and clinical characteristics of Klebsiella spp. meningitis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Stewardship Program: Reducing Antibiotic’s Spectrum of Activity Is not the Solution to Limit the Emergence of Multidrug-Resistant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindala Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of symptomatic infective anoproctitis in a population of men having sex with men (MSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (4), pp. 933-940. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-022-01766-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative faecal abundance of extended-spectrum β-lactamase-producing Enterobacterales and its impact on infections among intensive care unit patients: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp. 92-95. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and operational impact of rapid point-of-care SARS-CoV-2 detection in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp. 713-718. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2021.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No significant difference between ceftriaxone and cefotaxime in the emergence of antibiotic resistance in the gut microbiota of hospitalized patients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of surface bacterial contamination in family physicians’ offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (7), pp. 603-606. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical babesiosis in an immunocompetent patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorra Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79 (5), pp. 456-459. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2021.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in blood culture numbers and time to positivity and potential impact of reducing incubation periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Porcheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (10), pp. 2087-2093. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04248-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical relevance and antimicrobial susceptibility profile of the unknown human pathogen Corynebacterium aurimucosum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3), pp.001334. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.001334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize administration of cefoxitin for the treatment of extended spectrum producing Enterobacteriaceae-related infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp. 1393-1397. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the beta-lacta test on the management of urinary tract infections at the emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp 52-60. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2020.1822543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the second dose of vaccination useful in previously SARS-CoV-2-infected healthcare workers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Kaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (8), pp. 673-675. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophil:lymphocyte ratio predicts short-term outcome of COVID-19 in haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Mutinelli-Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Hude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Kidney Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.124-131. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ckj/sfaa194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of ID NOW COVID-19 assay used as point-of-care test in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyenvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.105021. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2021.105021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of subcutaneous administration of cefepime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp. 308-310. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Detection Rate of Bordetella pertussis Using the BioFire FilmArray Respiratory Panel 2plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Armatys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8 (ofaa267)), pp.2169 - 2171. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03255758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by naturally AmpC-producing Enterobacteriaceae: Can we use third-generation cephalosporins? A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp. 105834. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of multiplex meningitis/encephalitis (ME) NAT during cryptococcal meningitis in solid organ recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐elizabeth Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaye Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota, Antibiotic Therapy and Antimicrobial Resistance: A Narrative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp. 269. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8020269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (7), pp 611-616. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on Mueller-Hinton Rapid-SIR directly from urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Defarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (7), pp.1373-1377. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-020-03855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-associated pneumonia due to Stenotrophomonas maltophilia: Risk factors and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Oziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (3), pp.279-285. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2019.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR assay (FilmArray®) on the management of patients with suspected central nervous system infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cailleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp. 293-297. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03724-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of subcutaneous administration of cefepime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp. 308-310. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ceftriaxone Resistance during a Case of Pneumococcal Meningitis with Fatal Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Marvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (3), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01958-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid, automatic and accurate assay for quantifying temocillin in human serum and CSF using turbulent flow liquid chromatography coupled to high‐resolution mass spectrometry. Clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aman-Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bmc.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of CTX-M-15 limits the efficacy of ceftolozane/tazobactam against Escherichia coli in a high-inoculum murine peritonitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1416.e5 - 1416.e9. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2020.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Unyvero i60 ITI® multiplex PCR for infected chronic leg ulcers diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp. 105796. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2019.105796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of subcutaneous administration of cefepime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp. 308-310. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagn Microbiol Infect Dis .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 ((1)), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on MHR-SIR directly from blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (10), pp. 3063-3068. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkz271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be careful about MICs to amoxicillin for patients with Streptococci-related infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (6), pp.850-854. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prolonged blood culture incubation improve microbiological diagnosis of HACEK and slow-growing bacteria infective endocarditis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.989-990. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03550-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life and utility decrement associated with Clostridium difficile infection in a French hospital setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand-Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-019-1081-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine infection caused by nontyphoidal Salmonella : a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Amaris Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (23), pp 4000-4004. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14767058.2019.1702950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous infusion of ceftolozane/tazobactam is associated with a higher probability of target attainment in patients infected with Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesprit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.1457-1461. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03573-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for Infant Colonization by Hypervirulent CC17 Group B Streptococcus: Toward the Understanding of Late-onset Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Plainvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.1740-1748. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciz033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors and burden of hospital readmission with recurrent Clostridioides difficile infection: a French nation-wide inception cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Torreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (7), pp.1297-1305. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03552-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-of-Care Intrapartum Group B Streptococcus Molecular Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giovangrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133 (2), pp.276-281. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AOG.0000000000003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable spectrum of disease and risk factors of peripartum Clostridium difficile infection: report of 14 cases from French hospitals and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Curraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (12), pp.2293-2299. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3372-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp 164-168. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonococcal anovaginal fistula: A new clinical entity for an old disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Parades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.823-825. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of rapid antimicrobial susceptibility testing by disk diffusion on MHR-SIR agar directly on urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3413-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid bacterial identification by MALDI-TOF MS combined with the bêta-LACTA™ test on early antibiotic adaptation by an antimicrobial stewardship team in bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (9), pp.668-677. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2018.1458147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Alere i Influenza A & B point of care test for the diagnosis of influenza in an ED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (6), pp.916-921. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2017.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriage of ESBL-producing Enterobacteriaceae in French hospitals: the PORTABLSE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 ((3)), pp.178-182. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the Alere i Influenza A&amp;B nucleic acid amplification versus Xpert Flu/RSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.19-22. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by Tissierella praeacuta: A report of two cases and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the β LACTA test for the detection of extended-spectrum- β -lactamase-producing bacteria directly in urine samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (9), pp.695-698. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2016.1186831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb osteoarthritis caused by Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Outbreak of Oxa-23-Mediated Carbapenem-Resistant Acinetobacter baumannii in Urinary Tract Infections Caused by an Automated Urine Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (11), pp.1440-1441. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.379. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/copd.s71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-outbreak of Pseudomonas putida Respiratory Infection Caused by Laboratory Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Neulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pangon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.523-525. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/659958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités épidémiologiques et thérapeutiques des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (9), pp.596-602. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.379-88. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spondylodiscitis due to anaerobic bacteria about a case of Parvimonas micra infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.156-157. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Clostridium difficile infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (8), pp.354-365. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment strategies for community-acquired Streptococcus salivarius meningitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Stoesser et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (11), pp.1681-1682. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cit093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques infectieux liés aux antibactériens : Clostridium difficile et infections fongiques invasives. [Infectious Risks linked to antibacterials: Clostridium difficile and invasive fungal infections.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tattevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (HS7), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenotrophomonas maltophilia – The most worrisome threat among unusual non-fermentative gram-negative bacilli from hospitalized patients: A prospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of tularemia after an endurance run in a non-endemic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meckenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Therby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-012-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of ICU patients with Clostridium difficile infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.R215. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/cc11852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Andromas Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry System for Identification of Aerobically Growing Gram-Positive Bacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barritault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (8), pp.2702-2707. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00368-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic characterization and genetic relatedness of low-virulence and virulent Listeria monocytogenes isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Kérouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.304. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00782054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209 - 1215. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209-1215. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic strategy in severe community-acquired pneumococcal pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris-Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samdjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.226-234. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antimicrobial Activity of “Last-Resort” Antibiotics Against Unusual Nonfermenting Gram-Negative Bacilli Clinical Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Illiaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of commercial molecular assays for toxigenic Clostridium difficile detection in stools: BD GeneOhm Cdiff, XPert C. difficile and illumigene C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouale Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (2), pp.83-85. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatography Assay for Moxifloxacin in Brain Tissue and Plasma: Validation in a Pharmacokinetic Study in a Murine Model of Cerebral Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Singlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/436349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes meningoencephalitis by real-time PCR for the hly gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-23. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable outcome after life-threatening meningococcal disease complicating influenza A(H1N1) infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tattevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Mouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marque-Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-011-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a rare complication of ventriculoperitoneal shunt in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-7. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a Rare Complication of Ventriculoperitoneal Shunt in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-3927. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes Meningoencephalitis by Real-Time PCR for the hly Gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-3923. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112-1118. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112 - 1118. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordetella bronchiseptica-associated acute chest syndrome in a child with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-Associated Joint and Bone Infections: A Study of 43 Consecutive Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desplaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.240-248. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cir803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04820751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prescription de la vancomycine : étude prospective observationnelle dans un centre hospitalo-universitaire parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanternier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un centre de ressources et de compétence pour la mucoviscidose en hôpital général : l’expérience de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ajzenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Jalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.727-728. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0929-693x(10)70080-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance of Listeria monocytogenes Strains Isolated from Humans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moubareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hervé-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (6), pp.2728-2731. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01557-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Listeriosis Caused by Listeria ivanovii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.136-138. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1601.091155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria rocourtiae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick a D Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (9), pp.2210-2214. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.017376-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04823337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningite néonatale à Listeria monocytogenes après traitement maternel de 3 semaines pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beizig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lacroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria et listériose : des animaux d’élevage à nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.17-22. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated action of two species-specific invasion proteins for fetoplacental listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nikitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francina Langa-Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455 (7216), pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02456680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro Efficacies of Moxifloxacin and Amoxicillin against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.1697-1702. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.01211-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Incidence of Listeriosis in France and Other European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hedberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.734-740. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1405.071395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusobacterium necrophorum Middle Ear Infections in Children and Related Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Moumile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/inf.0b013e318169035e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Eradication of Listeria monocytogenes by Moxifloxacin in a Murine Model of Central Nervous System Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Lott-Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dussurget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (9), pp.3210-3215. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.00177-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Listeria monocytogenes Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hollandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000146. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03203995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (4), pp.763-766. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the Placenta during Murine Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.663-672. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.74.1.663-672.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Diagnosis of Empyema in Children: Comparative Evaluations by Culture, Polymerase Chain Reaction, and Pneumococcal Antigen Detection in Pleural Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (8), pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/502680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-infected bone marrow myeloid cells promote bacterial invasion of the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre bacteriurie à Staphylococcus aureus et endocardite infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S64, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pneumopathies aiguës communautaires SPLF-SPILF-SRLF-SFM-SFR-SFMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (28e CPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pneumologie Développement, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardites infectieuses non opérées : raisons et impact de la récusation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S62, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEROPREVALENCE OF ANTIBODIES TO CLOSTRIDIOIDES DIFFICILE TOXINS. PRELIMINARY RESULTS OF THE PREVADIFF STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics on the dynamics of digestive colonization by clostridioides difficile and on the adaptive immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Tracking the transmission of antimicrobial resistance from hospital to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Centre interdisciplinaire Engineering for Health (E4H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique de Paris, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to produce TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Réseau CD France #5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCDF, Jun 2023, Paris Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Sepsis : que faire avant d’appeler le réanimateur ? » Intérêt du diagnostic microbiologique rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à Mycoplasma genitalium : une infection sexuellement transmise émergente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early empirical antibiotic therapy modification in sepsis using Beta-Lacta test directly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloïse Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Antibiorésistance » - Intérêt des tests rapides de diagnostic dans la prise en charge des infections à BGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact organisationnel d’un examen de biologie délocalisée pour la détection du SARS-CoV2 en salle de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dosages des antibiothérapies pour les infections ostéo-articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morbi-mortalité et facteurs associés à une bactériémie prolongée dans les endocardites infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi thérapeutique Pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABClub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : &amp;quot;les nouvelles Bêta-lactamines&amp;quot; - Nouvelles recommandations sur l’optimisation de l’usage des Bêta-lactamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance fécale relative en BLSE et infections en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;détection rapide de la résistance aux ATB&amp;quot; - Perspectives et enjeux organisationnels liés au développement des TDR - Résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la ceftriaxone et du cefotaxime sur le microbiote digestif de patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ménage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouveaux tests diagnostiques microbiologiques dans le bon usage des antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la filière gériatrique de Paris Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de résistances aux antibiotiques : une menace pour notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donateurs - fondation Saint-Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence grand public : Antibiorésistance: &amp;quot; tous concernés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : &amp;quot;Actualités en Microbiologie - L’Approche Syndromique : une révolution diagnostique ? &amp;quot; - Diagnostic rapide des maladies infectieuses par PCR multiplex syndromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounrées Alain Feuillu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées des référents en antibiothérapie : Apport des nouveaux tests de diagnostic microbiologique dans le bon usage des anti-infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences sur la lutte contre la résistance aux antibiotiques : Les antibiotiques c’est TOUJOURS pas automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic rapide des maladies infectieuses par PCR multiplex syndromiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Journées de Biologie praticienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la sensibilité à la temocilline des souches d'Haemophilus influenzae et Moraxella catarrhalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, TOURS, France. 4 (2), pp.S35-S36, 2025, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d'endocardite infectieuse chez les patients bactériémiques à Staphylococcus aureus : validation externe d'un score prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cachanado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 4 (2), pp.S71, 2025, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of syndromic multiplex PCR in epidemiology of respiratory infections in lung transplant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à Clostridioides difficile : peut-on encore prescrire la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations européennes de traitement des infections à Clostridioides difficile : peut-on encore prescrire de la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to blood culture positivity and Staphylococcus aureus bacteriuria : an independent predictor of infective endocarditis and mortality in patients with Staphylococcus aureus bacteraemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cefepime neurotoxicity: benefits of therapeutic drug monitoring of CSF and plasma cefepime concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clostpath 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical site infections after spine instrumentation: incidence, epidemiology and management between 2010 and 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections du site opératoire après instrumentation du rachis : incidence, épidémiologie et prise en charge entre 2010 et 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR gastrointestinal panel in emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Habay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épidémie de COVID-19 sur l’activité générale d’un service de proctologie et l’épidémiologie des infections sexuellement transmises anorectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the antibiotic therapeutic dead end due to multidrug-resistant Gram-negative bacteria exist in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouad Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of infectious anorectitis in a French cohort of men who have sex with men in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Gündüz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Pean De Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for individualized doses of levofloxacin in prosthetic and joint infections using therapeutic drug monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rioualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration continue ou discontinue de l’aztréonam : expérience sur 128 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental dissemination of Enterobacterales compared to digestive carriage in hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High azithromycin resistance rate in Mycoplasma genitalium anorectitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefepime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid susceptibility testing on Mueller-Hinton Rapid-SIR (MHR-SIR) agar directly from bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotoxicité du céfépime : apport du Suivi Thérapeutique Pharmacologique des dosages plasmatiques réalisés en parallèle aux dosages dans le LCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological data for optimisation of temocillin use according to recent EUCAST breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardite à Enterococcus faecalis : une étude française multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational impact of an ID NOW™ COVID-19 point of care testing for SARS-CoV2 detection in a maternity ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khaterchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFECTION DU SITE OPERATOIRE APRES CHIRURGIE DU COTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramele Tshizubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès national des CRIOAc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceftriaxone and cefotaxime have similar impact in emergence of resistance in gut microbiota from hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque de mortalité des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections à C. difficile: Corrélation toxines libres, Ct et sévérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSTRIDIUM DIFFICILE INFECTION MOUSE MODEL FOR THE ANALYSIS OF NATURAL SYSTEMIC AND MUCOSAL IMMUNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la qualité de vie d’un épisode d’infection à Clostridium difficile en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galpérine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Données de Santé en vie réelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE EVALUATION OF THE ADAPTIVE IMMUNE RESPONSE TO SLPA IN CLOSTRIDIUM DIFFICILE INFECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId848"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALBAN LE MONNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-le-monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-281X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114195161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in audience participation at infectious disease and microbiology conferences: a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), pp.323-330. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Listeria-meningitis in San Luis, Argentina: a three-case report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía Laciar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Vaca Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (1), pp.45-7. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0325-75412011000100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Remdesivir on long-term outcomes in lung transplant recipients with SARS-CoV-2 infection: a retrospective cohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana-Maria Vulturar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gigandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.101192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations de prise en charge des pneumonies aiguës communautaires chez l'adulte par la Société de Pathologie Infectieuse de Langue Française (SPILF) et la Société de Pneumologie de Langue Française (SPLF). Avec le soutien de la Société de Réanimation de Langue Française, (SRLF), de la Société Française de Microbiologie (SFM), de la Société Française de Radiologie (SFR) et de la Société Française de Médecine d'Urgence (SFMU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.119-137. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of cefepime adsorption in filters used during renal replacement therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fonlupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Corriol-Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3913988251356124. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988251356124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Point-of-Care Testing in Infectious Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf650. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of oxacillin and cloxacillin in plasma and CSF using turbulent flow liquid chromatography coupled to high-resolution mass spectrometry: Application in therapeutic drug monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1233, pp.123979. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle de «Machine Learning» d'aide à la prescription de posologies individualisées destinées aux patients traités par amoxicilline en perfusion continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Supplément 1), pp.202294. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Profile of Instrumented Spinal Infections : 10-Year Study at a French Spine Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (9), pp.791. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13090791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Method to Obtain Biologically Active TcdA and TcdB Toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp 38. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-resistant Enterobacterales infections in abdominal solid organ transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Scemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Antonio Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp. 38-43. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of unexpected laboratory exposure to Burkholderia pseudomallei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mostaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (6), pp. 0-644. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2023.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime using polysulfone and polyacrylonitrile-derived filters: An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp 113-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988221143803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infective anoproctitis in men having sex with men: Don’t forget Mycoplasma genitalium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (8), pp.104771. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Evaluation of the FilmArray Blood Culture Identification 2 Panel for Pathogen Detection in Bloodstream Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pailhoriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.e0254722. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02547-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coris BioConcept COVID 19 Ag Respi-Strip, a field experience feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jabnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300, pp.114366. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2021.114366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp. 65-74. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnocytophaga zoonotic infections: a 10-year retrospective study (the French CANCAN study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Beauruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp 581-588. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à : une infection sexuellement transmise émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.S10. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2022.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculum effect of Enterobacterales co-expressing OXA-48 and CTX-M on the susceptibility to ceftazidime/avibactam and meropenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp. 853-858. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04430-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of therapeutic drug monitoring of antibiotics in the management of infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1183-1190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anti-SARS-CoV-2 immune response in a cohort of French healthcare workers followed for 7 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Elkaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp 68-74. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and clinical characteristics of Klebsiella spp. meningitis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fleur Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Stewardship Program: Reducing Antibiotic’s Spectrum of Activity Is not the Solution to Limit the Emergence of Multidrug-Resistant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindala Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of symptomatic infective anoproctitis in a population of men having sex with men (MSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (4), pp. 933-940. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-022-01766-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suction drainage fluid culture during septic orthopaedic surgery, a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp. 641-647. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and operational impact of rapid point-of-care SARS-CoV-2 detection in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp. 713-718. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2021.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of surface bacterial contamination in family physicians’ offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (7), pp. 603-606. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical babesiosis in an immunocompetent patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorra Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79 (5), pp. 456-459. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2021.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in blood culture numbers and time to positivity and potential impact of reducing incubation periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Porcheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (10), pp. 2087-2093. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04248-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical relevance and antimicrobial susceptibility profile of the unknown human pathogen Corynebacterium aurimucosum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3), pp.001334. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.001334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No significant difference between ceftriaxone and cefotaxime in the emergence of antibiotic resistance in the gut microbiota of hospitalized patients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize administration of cefoxitin for the treatment of extended spectrum producing Enterobacteriaceae-related infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp. 1393-1397. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the beta-lacta test on the management of urinary tract infections at the emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp 52-60. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2020.1822543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the second dose of vaccination useful in previously SARS-CoV-2-infected healthcare workers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Kaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (8), pp. 673-675. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophil:lymphocyte ratio predicts short-term outcome of COVID-19 in haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Mutinelli-Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Hude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Kidney Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.124-131. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ckj/sfaa194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of ID NOW COVID-19 assay used as point-of-care test in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyenvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.105021. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2021.105021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative faecal abundance of extended-spectrum β-lactamase-producing Enterobacterales and its impact on infections among intensive care unit patients: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp. 92-95. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by naturally AmpC-producing Enterobacteriaceae: Can we use third-generation cephalosporins? A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp. 105834. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR assay (FilmArray®) on the management of patients with suspected central nervous system infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cailleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp. 293-297. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03724-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (7), pp 611-616. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of multiplex meningitis/encephalitis (ME) NAT during cryptococcal meningitis in solid organ recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐elizabeth Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaye Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota, Antibiotic Therapy and Antimicrobial Resistance: A Narrative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp. 269. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8020269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on Mueller-Hinton Rapid-SIR directly from urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Defarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (7), pp.1373-1377. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-020-03855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-associated pneumonia due to Stenotrophomonas maltophilia: Risk factors and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Oziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (3), pp.279-285. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2019.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ceftriaxone Resistance during a Case of Pneumococcal Meningitis with Fatal Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Marvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (3), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01958-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid, automatic and accurate assay for quantifying temocillin in human serum and CSF using turbulent flow liquid chromatography coupled to high‐resolution mass spectrometry. Clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aman-Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bmc.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of CTX-M-15 limits the efficacy of ceftolozane/tazobactam against Escherichia coli in a high-inoculum murine peritonitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1416.e5 - 1416.e9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2020.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Unyvero i60 ITI® multiplex PCR for infected chronic leg ulcers diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp. 105796. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2019.105796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of subcutaneous administration of cefepime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp. 308-310. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Detection Rate of Bordetella pertussis Using the BioFire FilmArray Respiratory Panel 2plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Armatys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8 (ofaa267)), pp.2169 - 2171. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03255758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on MHR-SIR directly from blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (10), pp. 3063-3068. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkz271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be careful about MICs to amoxicillin for patients with Streptococci-related infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (6), pp.850-854. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prolonged blood culture incubation improve microbiological diagnosis of HACEK and slow-growing bacteria infective endocarditis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.989-990. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03550-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine infection caused by nontyphoidal Salmonella : a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Amaris Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (23), pp 4000-4004. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14767058.2019.1702950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous infusion of ceftolozane/tazobactam is associated with a higher probability of target attainment in patients infected with Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesprit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.1457-1461. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03573-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life and utility decrement associated with Clostridium difficile infection in a French hospital setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand-Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-019-1081-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for Infant Colonization by Hypervirulent CC17 Group B Streptococcus: Toward the Understanding of Late-onset Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Plainvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.1740-1748. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciz033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors and burden of hospital readmission with recurrent Clostridioides difficile infection: a French nation-wide inception cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Torreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (7), pp.1297-1305. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03552-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-of-Care Intrapartum Group B Streptococcus Molecular Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giovangrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133 (2), pp.276-281. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AOG.0000000000003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagn Microbiol Infect Dis .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 ((1)), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp 164-168. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of rapid antimicrobial susceptibility testing by disk diffusion on MHR-SIR agar directly on urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3413-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonococcal anovaginal fistula: A new clinical entity for an old disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Parades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.823-825. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid bacterial identification by MALDI-TOF MS combined with the bêta-LACTA™ test on early antibiotic adaptation by an antimicrobial stewardship team in bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (9), pp.668-677. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2018.1458147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Alere i Influenza A & B point of care test for the diagnosis of influenza in an ED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (6), pp.916-921. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2017.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriage of ESBL-producing Enterobacteriaceae in French hospitals: the PORTABLSE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 ((3)), pp.178-182. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable spectrum of disease and risk factors of peripartum Clostridium difficile infection: report of 14 cases from French hospitals and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Curraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (12), pp.2293-2299. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3372-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb osteoarthritis caused by Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the β LACTA test for the detection of extended-spectrum- β -lactamase-producing bacteria directly in urine samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (9), pp.695-698. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2016.1186831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Outbreak of Oxa-23-Mediated Carbapenem-Resistant Acinetobacter baumannii in Urinary Tract Infections Caused by an Automated Urine Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (11), pp.1440-1441. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the Alere i Influenza A&amp;B nucleic acid amplification versus Xpert Flu/RSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.19-22. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by Tissierella praeacuta: A report of two cases and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.379-88. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-outbreak of Pseudomonas putida Respiratory Infection Caused by Laboratory Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Neulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pangon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.523-525. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/659958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités épidémiologiques et thérapeutiques des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (9), pp.596-602. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spondylodiscitis due to anaerobic bacteria about a case of Parvimonas micra infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.156-157. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.379. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/copd.s71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Clostridium difficile infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (8), pp.354-365. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment strategies for community-acquired Streptococcus salivarius meningitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques infectieux liés aux antibactériens : Clostridium difficile et infections fongiques invasives. [Infectious Risks linked to antibacterials: Clostridium difficile and invasive fungal infections.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tattevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (HS7), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Stoesser et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (11), pp.1681-1682. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cit093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of ICU patients with Clostridium difficile infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.R215. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/cc11852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenotrophomonas maltophilia – The most worrisome threat among unusual non-fermentative gram-negative bacilli from hospitalized patients: A prospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of tularemia after an endurance run in a non-endemic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meckenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Therby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-012-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Andromas Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry System for Identification of Aerobically Growing Gram-Positive Bacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barritault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (8), pp.2702-2707. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00368-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic characterization and genetic relatedness of low-virulence and virulent Listeria monocytogenes isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Kérouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.304. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00782054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209 - 1215. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209-1215. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic strategy in severe community-acquired pneumococcal pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris-Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samdjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.226-234. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antimicrobial Activity of “Last-Resort” Antibiotics Against Unusual Nonfermenting Gram-Negative Bacilli Clinical Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Illiaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of commercial molecular assays for toxigenic Clostridium difficile detection in stools: BD GeneOhm Cdiff, XPert C. difficile and illumigene C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouale Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (2), pp.83-85. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatography Assay for Moxifloxacin in Brain Tissue and Plasma: Validation in a Pharmacokinetic Study in a Murine Model of Cerebral Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Singlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/436349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a Rare Complication of Ventriculoperitoneal Shunt in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-3927. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes Meningoencephalitis by Real-Time PCR for the hly Gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-3923. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112-1118. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112 - 1118. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a rare complication of ventriculoperitoneal shunt in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-7. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordetella bronchiseptica-associated acute chest syndrome in a child with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-Associated Joint and Bone Infections: A Study of 43 Consecutive Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desplaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.240-248. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cir803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04820751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes meningoencephalitis by real-time PCR for the hly gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-23. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable outcome after life-threatening meningococcal disease complicating influenza A(H1N1) infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tattevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Mouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marque-Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-011-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un centre de ressources et de compétence pour la mucoviscidose en hôpital général : l’expérience de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ajzenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Jalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.727-728. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0929-693x(10)70080-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prescription de la vancomycine : étude prospective observationnelle dans un centre hospitalo-universitaire parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanternier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance of Listeria monocytogenes Strains Isolated from Humans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moubareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hervé-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (6), pp.2728-2731. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01557-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Listeriosis Caused by Listeria ivanovii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.136-138. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1601.091155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria rocourtiae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick a D Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (9), pp.2210-2214. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.017376-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04823337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria et listériose : des animaux d’élevage à nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.17-22. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningite néonatale à Listeria monocytogenes après traitement maternel de 3 semaines pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beizig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lacroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro Efficacies of Moxifloxacin and Amoxicillin against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.1697-1702. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.01211-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated action of two species-specific invasion proteins for fetoplacental listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nikitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francina Langa-Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455 (7216), pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02456680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Incidence of Listeriosis in France and Other European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hedberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.734-740. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1405.071395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusobacterium necrophorum Middle Ear Infections in Children and Related Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Moumile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/inf.0b013e318169035e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Eradication of Listeria monocytogenes by Moxifloxacin in a Murine Model of Central Nervous System Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Lott-Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dussurget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (9), pp.3210-3215. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.00177-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Listeria monocytogenes Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hollandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000146. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03203995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (4), pp.763-766. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the Placenta during Murine Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.663-672. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.74.1.663-672.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Diagnosis of Empyema in Children: Comparative Evaluations by Culture, Polymerase Chain Reaction, and Pneumococcal Antigen Detection in Pleural Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (8), pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/502680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-infected bone marrow myeloid cells promote bacterial invasion of the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardites infectieuses non opérées : raisons et impact de la récusation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S62, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pneumopathies aiguës communautaires SPLF-SPILF-SRLF-SFM-SFR-SFMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (28e CPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pneumologie Développement, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEROPREVALENCE OF ANTIBODIES TO CLOSTRIDIOIDES DIFFICILE TOXINS. PRELIMINARY RESULTS OF THE PREVADIFF STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics on the dynamics of digestive colonization by clostridioides difficile and on the adaptive immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre bacteriurie à Staphylococcus aureus et endocardite infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S64, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Sepsis : que faire avant d’appeler le réanimateur ? » Intérêt du diagnostic microbiologique rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Tracking the transmission of antimicrobial resistance from hospital to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Centre interdisciplinaire Engineering for Health (E4H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique de Paris, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to produce TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Réseau CD France #5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCDF, Jun 2023, Paris Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à Mycoplasma genitalium : une infection sexuellement transmise émergente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early empirical antibiotic therapy modification in sepsis using Beta-Lacta test directly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloïse Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Antibiorésistance » - Intérêt des tests rapides de diagnostic dans la prise en charge des infections à BGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morbi-mortalité et facteurs associés à une bactériémie prolongée dans les endocardites infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact organisationnel d’un examen de biologie délocalisée pour la détection du SARS-CoV2 en salle de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dosages des antibiothérapies pour les infections ostéo-articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : &amp;quot;les nouvelles Bêta-lactamines&amp;quot; - Nouvelles recommandations sur l’optimisation de l’usage des Bêta-lactamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance fécale relative en BLSE et infections en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;détection rapide de la résistance aux ATB&amp;quot; - Perspectives et enjeux organisationnels liés au développement des TDR - Résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi thérapeutique Pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABClub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouveaux tests diagnostiques microbiologiques dans le bon usage des antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la filière gériatrique de Paris Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de résistances aux antibiotiques : une menace pour notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donateurs - fondation Saint-Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence grand public : Antibiorésistance: &amp;quot; tous concernés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : &amp;quot;Actualités en Microbiologie - L’Approche Syndromique : une révolution diagnostique ? &amp;quot; - Diagnostic rapide des maladies infectieuses par PCR multiplex syndromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounrées Alain Feuillu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées des référents en antibiothérapie : Apport des nouveaux tests de diagnostic microbiologique dans le bon usage des anti-infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences sur la lutte contre la résistance aux antibiotiques : Les antibiotiques c’est TOUJOURS pas automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la ceftriaxone et du cefotaxime sur le microbiote digestif de patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ménage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic rapide des maladies infectieuses par PCR multiplex syndromiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Journées de Biologie praticienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d'endocardite infectieuse chez les patients bactériémiques à Staphylococcus aureus : validation externe d'un score prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cachanado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 4 (2), pp.S71, 2025, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la sensibilité à la temocilline des souches d'Haemophilus influenzae et Moraxella catarrhalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, TOURS, France. 4 (2), pp.S35-S36, 2025, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of syndromic multiplex PCR in epidemiology of respiratory infections in lung transplant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à Clostridioides difficile : peut-on encore prescrire la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical site infections after spine instrumentation: incidence, epidemiology and management between 2010 and 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations européennes de traitement des infections à Clostridioides difficile : peut-on encore prescrire de la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to blood culture positivity and Staphylococcus aureus bacteriuria : an independent predictor of infective endocarditis and mortality in patients with Staphylococcus aureus bacteraemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cefepime neurotoxicity: benefits of therapeutic drug monitoring of CSF and plasma cefepime concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clostpath 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections du site opératoire après instrumentation du rachis : incidence, épidémiologie et prise en charge entre 2010 et 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR gastrointestinal panel in emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Habay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Pean De Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of infectious anorectitis in a French cohort of men who have sex with men in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Gündüz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High azithromycin resistance rate in Mycoplasma genitalium anorectitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefepime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for individualized doses of levofloxacin in prosthetic and joint infections using therapeutic drug monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rioualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration continue ou discontinue de l’aztréonam : expérience sur 128 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental dissemination of Enterobacterales compared to digestive carriage in hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid susceptibility testing on Mueller-Hinton Rapid-SIR (MHR-SIR) agar directly from bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotoxicité du céfépime : apport du Suivi Thérapeutique Pharmacologique des dosages plasmatiques réalisés en parallèle aux dosages dans le LCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological data for optimisation of temocillin use according to recent EUCAST breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardite à Enterococcus faecalis : une étude française multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational impact of an ID NOW™ COVID-19 point of care testing for SARS-CoV2 detection in a maternity ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khaterchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épidémie de COVID-19 sur l’activité générale d’un service de proctologie et l’épidémiologie des infections sexuellement transmises anorectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the antibiotic therapeutic dead end due to multidrug-resistant Gram-negative bacteria exist in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouad Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFECTION DU SITE OPERATOIRE APRES CHIRURGIE DU COTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramele Tshizubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès national des CRIOAc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceftriaxone and cefotaxime have similar impact in emergence of resistance in gut microbiota from hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections à C. difficile: Corrélation toxines libres, Ct et sévérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque de mortalité des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSTRIDIUM DIFFICILE INFECTION MOUSE MODEL FOR THE ANALYSIS OF NATURAL SYSTEMIC AND MUCOSAL IMMUNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la qualité de vie d’un épisode d’infection à Clostridium difficile en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galpérine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Données de Santé en vie réelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE EVALUATION OF THE ADAPTIVE IMMUNE RESPONSE TO SLPA IN CLOSTRIDIUM DIFFICILE INFECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId846"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="471ECB6A"/>
+    <w:nsid w:val="EE6DAF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-le-monnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114195161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Laciar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vaca Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0325-75412011000100010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Watt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tilleul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Agrawal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.11.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana-Maria Vulturar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gigandon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.01.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fonlupt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Corriol-Rohou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988251356124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Helali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bruel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sapa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123979" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Helali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gutton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couzigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13090791" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonio Grossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mostaghat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2023.1854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988221143803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spindler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Parades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02547-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Hobson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Helali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04405-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hascoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jabnoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2021.114366" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04402-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mituialy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2022.03.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Nguyen Van" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04430-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macheda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloeckner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gar&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04475-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elkaibi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daikha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala Saliba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;an de Ponfilly Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11010070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01766-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganansia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2021.09.062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820764v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jiang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.01.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huriez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.06.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096885v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Lorc&#8217;h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2021.1675" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Porcheret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04248-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001334" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04165-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Naouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hobson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amzalag" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2020.1822543" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pean de Ponfilly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Kaibi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laplanche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mutinelli-Szymanski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Hude" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Merle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa194" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096891v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyenvan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.105021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096896v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.12.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Chat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa267" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144886v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delerue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonnelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.10.015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;elizabeth Bougnoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13263" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020269" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Defarge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03855-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Saied" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Merceron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Oziel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.10.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cailleaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03724-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marvaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen Van" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01958-19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144879v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Petitjean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudor&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.4759" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canovas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.06.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lazareth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adjiman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2019.105796" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud-Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7JR8DZ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diep" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krob" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz271" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325285v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barraud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.03.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2NQCWRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325279v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03550-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487677v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand-Gasselin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1081-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144870v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amaris Hobson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2019.1702950" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaurie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03573-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325272v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plainvert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anselem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz033" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alami" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Torreton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03552-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487682v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Habibi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Giovangrandi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Autret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000003057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325319v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Curraize" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El-Helali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3372-x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325325v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet Hascoet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pommaret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.03.016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325322v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barr&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crochet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Parades" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.05.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZFJR507-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487798v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen M." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pommaret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325311v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3413-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amzalag" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2018.1458147" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325332v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trabattoni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caisso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2017.10.046" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25QB0ZT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325330v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cattoir" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecointe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limelette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grall" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.022" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN8HM3J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463771v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.11.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HX4S8LS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463769v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.04.015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLW4TKSH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2016.1186831" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Hadj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPWGVL5D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463782v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678432" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463775v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubuisson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Laurent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/copd.s71413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463778v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emirian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cathala" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2014.10.003" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neulier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pangon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659958" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463773v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.003" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1BC8QN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018988v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Planquette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubuisson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roujansky" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S71413" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02022706v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463780v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Israel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.05.013" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMKL35W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463785v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.04.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMPJZGDC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463788v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poilane" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Pontual" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Maherault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit093" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936568v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dinh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Meynard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463801v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jaureguy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tankovic" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2012.01.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LB45H1H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463786v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Therby" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-012-0350-6" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V95H4XW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768697v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc11852" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00782054v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-304" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650803v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poilane" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maherault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cis637" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463790v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris-Tomczak" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bedos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samdjee" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.04.001" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ1Z7FCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463795v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jacquier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonnelle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Illiaquer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0195" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463791v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viala" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.017" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGKR0M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463794v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Grayo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Singlas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubouch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436349" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760053v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beretti" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01072-11" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463806v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legriel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merceron" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tattevin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouvier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marque-Juillet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-011-0134-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760069v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01083-11" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463809v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01083-11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463803v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01072-11" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463810v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pons" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.029736-0" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652622v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463802v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiso" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quesne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.09.015" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8359T54C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04820751v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cazenave" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desplaces" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cir803" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463819v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechai" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2009.10.004" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S84RQ3WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463817v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ajzenman" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Jalle" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-693x(10)70080-4" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C151XZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930849v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moubareck" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herv&#233;-Bazin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremont" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01557-09" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463824v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayol" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beizig" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacroze" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Simeoni" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2008.12.018" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LS2CDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463823v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.026" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KDZDWNQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463825v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Roche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerouanton" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisabois" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.01.012" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0ZDT7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656760v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Minet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brisabois" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02456680v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikitas" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa-Vives" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07303" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FXRQQG8K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463830v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hedberg" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1405.071395" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463829v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Barthod" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Moumile" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0b013e318169035e" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03203995v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollandt" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lavenir" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000146" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463835v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abachin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502680" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3FHVFGC6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637977v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresteanu" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huriez" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.128" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446254v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637989v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moeuf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.124" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695356v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Akofa Diane Sapa" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695352v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329479v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420506v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365545v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourgain" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duque" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329429v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344439v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344413v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344513v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Berti" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blondel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spindler" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aubert" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344498v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Baud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344569v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Petit" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329437v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329398v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billuart" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329179v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cortier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329165v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Husain" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329463v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329468v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344592v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329457v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344605v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M&#233;nage" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329504v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329515v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329495v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329538v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329488v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329526v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329546v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228203v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuzon" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.071" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228208v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachanado" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shima" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.146" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638062v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez Munoz" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazzi" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzaud" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauriat" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336461v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344427v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ingrao" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tan Phan Thi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336422v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336507v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336474v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beresteanu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336442v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Angah" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342523v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336485v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336428v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336517v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336433v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336412v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336453v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344536v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Parades" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329017v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Liccardo" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gestin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouad Acar" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329037v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336544v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pean De Ponfilly" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344547v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioualon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344451v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329004v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Toulemonde" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329154v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336498v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344460v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328996v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pacreau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liccardo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344523v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344558v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahfoudi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344529v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Piau" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344575v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khaterchi" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billuart" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329407v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramele Tshizubu" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344617v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344611v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monpierre" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrisor" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344614v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344653v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fagnani" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-le-monnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114195161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Watt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tilleul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.11.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Laciar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vaca Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0325-75412011000100010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana-Maria Vulturar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gigandon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.01.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fonlupt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Corriol-Rohou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988251356124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Helali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bruel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Helali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gutton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couzigou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13090791" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sapa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonio Grossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mostaghat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2023.1854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988221143803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spindler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Parades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02547-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hascoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jabnoune" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2021.114366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04402-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mituialy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2022.03.046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Nguyen Van" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04430-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macheda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Helali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloeckner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gar&#231;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04475-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elkaibi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daikha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala Saliba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;an de Ponfilly Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11010070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01766-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Hobson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04405-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerlier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganansia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2021.09.062" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.06.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Lorc&#8217;h" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2021.1675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Porcheret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04248-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001334" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jiang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.01.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04165-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Naouri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hobson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amzalag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2020.1822543" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pean de Ponfilly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Kaibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castreau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laplanche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mutinelli-Szymanski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Hude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Merle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa194" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyenvan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.105021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delerue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonnelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144881v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cailleaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03724-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;elizabeth Bougnoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13263" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020269" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144853v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Defarge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03855-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144892v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Saied" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Merceron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Oziel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.10.021" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marvaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen Van" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01958-19" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144879v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Petitjean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudor&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.4759" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canovas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.06.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144871v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lazareth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adjiman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2019.105796" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.12.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255758v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Chat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diep" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krob" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz271" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7JR8DZ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.03.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2NQCWRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03550-x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amaris Hobson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2019.1702950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325265v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaurie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03573-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487677v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand-Gasselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1081-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plainvert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anselem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz033" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487679v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alami" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Torreton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03552-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Habibi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Giovangrandi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Autret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000003057" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud-Dubois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325325v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet Hascoet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pommaret" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.03.016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3413-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barr&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crochet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Parades" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.05.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZFJR507-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen M." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pommaret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amzalag" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2018.1458147" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325332v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trabattoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caisso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2017.10.046" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25QB0ZT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cattoir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecointe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limelette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grall" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN8HM3J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325319v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Curraize" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El-Helali" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3372-x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417218v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Hadj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPWGVL5D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2016.1186831" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678432" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463771v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.11.012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HX4S8LS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.04.015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLW4TKSH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emirian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cathala" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2014.10.003" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018988v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Planquette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubuisson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roujansky" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S71413" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neulier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pangon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659958" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinh" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1BC8QN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02022706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463780v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Israel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.05.013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMKL35W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463775v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubuisson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Laurent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/copd.s71413" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463785v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.04.002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMPJZGDC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936568v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dinh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Meynard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463788v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poilane" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Pontual" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Maherault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit093" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768697v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc11852" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463801v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jaureguy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tankovic" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2012.01.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LB45H1H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463786v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Therby" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-012-0350-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V95H4XW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00782054v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-304" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650803v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poilane" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maherault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cis637" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463790v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463789v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris-Tomczak" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bedos" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samdjee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.04.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ1Z7FCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463795v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jacquier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonnelle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Illiaquer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0195" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463791v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viala" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.017" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGKR0M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463794v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Grayo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Singlas" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubouch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436349" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463809v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beretti" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01083-11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463803v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01072-11" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463810v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pons" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.029736-0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652622v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760069v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01083-11" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463802v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiso" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quesne" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.09.015" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8359T54C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04820751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cazenave" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desplaces" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cir803" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760053v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01072-11" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legriel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merceron" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tattevin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouvier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marque-Juillet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-011-0134-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463817v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ajzenman" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Jalle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-693x(10)70080-4" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C151XZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463819v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechai" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2009.10.004" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S84RQ3WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930849v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moubareck" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herv&#233;-Bazin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremont" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01557-09" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463825v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Roche" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerouanton" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisabois" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.01.012" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0ZDT7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656760v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Minet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brisabois" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463823v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.026" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KDZDWNQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463824v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayol" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beizig" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacroze" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Simeoni" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2008.12.018" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LS2CDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02456680v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikitas" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa-Vives" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07303" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FXRQQG8K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463830v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hedberg" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1405.071395" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463829v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Barthod" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Moumile" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0b013e318169035e" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03203995v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollandt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lavenir" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000146" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463835v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abachin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502680" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3FHVFGC6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637989v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huriez" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moeuf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.124" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446254v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695356v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Akofa Diane Sapa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695352v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637977v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresteanu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.128" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344413v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365545v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourgain" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duque" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329429v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344439v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329479v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420506v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344513v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Berti" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blondel" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spindler" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aubert" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344498v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Baud" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344569v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Petit" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329437v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329165v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Husain" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329398v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billuart" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329179v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cortier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329468v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344592v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329457v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329463v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329504v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329515v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329495v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329538v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329488v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329526v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344605v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M&#233;nage" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329546v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228208v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachanado" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shima" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.146" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228203v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuzon" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.071" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638062v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez Munoz" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazzi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzaud" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauriat" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344427v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ingrao" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tan Phan Thi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336485v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336428v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336422v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336507v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336474v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beresteanu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336442v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Angah" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342523v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336517v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336433v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336412v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336453v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336461v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336544v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pean De Ponfilly" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329037v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329154v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336498v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344460v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344547v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioualon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344451v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329004v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Toulemonde" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328996v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pacreau" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liccardo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344523v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344558v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahfoudi" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344529v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Piau" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344575v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khaterchi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billuart" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344536v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Parades" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329017v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Liccardo" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gestin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouad Acar" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329407v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramele Tshizubu" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344617v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344614v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344611v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monpierre" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrisor" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344653v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fagnani" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>