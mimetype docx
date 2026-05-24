--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALBAN LE MONNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-le-monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-281X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114195161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in audience participation at infectious disease and microbiology conferences: a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), pp.323-330. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Listeria-meningitis in San Luis, Argentina: a three-case report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía Laciar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Vaca Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (1), pp.45-7. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0325-75412011000100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Remdesivir on long-term outcomes in lung transplant recipients with SARS-CoV-2 infection: a retrospective cohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana-Maria Vulturar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gigandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.101192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations de prise en charge des pneumonies aiguës communautaires chez l'adulte par la Société de Pathologie Infectieuse de Langue Française (SPILF) et la Société de Pneumologie de Langue Française (SPLF). Avec le soutien de la Société de Réanimation de Langue Française, (SRLF), de la Société Française de Microbiologie (SFM), de la Société Française de Radiologie (SFR) et de la Société Française de Médecine d'Urgence (SFMU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.119-137. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of cefepime adsorption in filters used during renal replacement therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fonlupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Corriol-Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3913988251356124. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988251356124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Point-of-Care Testing in Infectious Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf650. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of oxacillin and cloxacillin in plasma and CSF using turbulent flow liquid chromatography coupled to high-resolution mass spectrometry: Application in therapeutic drug monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1233, pp.123979. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle de «Machine Learning» d'aide à la prescription de posologies individualisées destinées aux patients traités par amoxicilline en perfusion continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Supplément 1), pp.202294. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Profile of Instrumented Spinal Infections : 10-Year Study at a French Spine Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (9), pp.791. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13090791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Method to Obtain Biologically Active TcdA and TcdB Toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp 38. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-resistant Enterobacterales infections in abdominal solid organ transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Scemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Antonio Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp. 38-43. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of unexpected laboratory exposure to Burkholderia pseudomallei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mostaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (6), pp. 0-644. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2023.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime using polysulfone and polyacrylonitrile-derived filters: An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp 113-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988221143803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infective anoproctitis in men having sex with men: Don’t forget Mycoplasma genitalium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (8), pp.104771. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Evaluation of the FilmArray Blood Culture Identification 2 Panel for Pathogen Detection in Bloodstream Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pailhoriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.e0254722. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02547-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coris BioConcept COVID 19 Ag Respi-Strip, a field experience feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jabnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300, pp.114366. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2021.114366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp. 65-74. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnocytophaga zoonotic infections: a 10-year retrospective study (the French CANCAN study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Beauruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp 581-588. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à : une infection sexuellement transmise émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.S10. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2022.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculum effect of Enterobacterales co-expressing OXA-48 and CTX-M on the susceptibility to ceftazidime/avibactam and meropenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp. 853-858. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04430-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of therapeutic drug monitoring of antibiotics in the management of infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1183-1190. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anti-SARS-CoV-2 immune response in a cohort of French healthcare workers followed for 7 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Elkaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp 68-74. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and clinical characteristics of Klebsiella spp. meningitis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fleur Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Stewardship Program: Reducing Antibiotic’s Spectrum of Activity Is not the Solution to Limit the Emergence of Multidrug-Resistant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindala Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of symptomatic infective anoproctitis in a population of men having sex with men (MSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (4), pp. 933-940. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-022-01766-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suction drainage fluid culture during septic orthopaedic surgery, a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp. 641-647. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and operational impact of rapid point-of-care SARS-CoV-2 detection in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp. 713-718. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2021.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of surface bacterial contamination in family physicians’ offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (7), pp. 603-606. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical babesiosis in an immunocompetent patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorra Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79 (5), pp. 456-459. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2021.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in blood culture numbers and time to positivity and potential impact of reducing incubation periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Porcheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (10), pp. 2087-2093. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04248-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical relevance and antimicrobial susceptibility profile of the unknown human pathogen Corynebacterium aurimucosum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3), pp.001334. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.001334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No significant difference between ceftriaxone and cefotaxime in the emergence of antibiotic resistance in the gut microbiota of hospitalized patients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize administration of cefoxitin for the treatment of extended spectrum producing Enterobacteriaceae-related infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp. 1393-1397. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the beta-lacta test on the management of urinary tract infections at the emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp 52-60. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2020.1822543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the second dose of vaccination useful in previously SARS-CoV-2-infected healthcare workers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Kaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (8), pp. 673-675. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophil:lymphocyte ratio predicts short-term outcome of COVID-19 in haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Mutinelli-Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Hude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Kidney Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.124-131. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ckj/sfaa194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of ID NOW COVID-19 assay used as point-of-care test in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyenvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.105021. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2021.105021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative faecal abundance of extended-spectrum β-lactamase-producing Enterobacterales and its impact on infections among intensive care unit patients: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp. 92-95. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by naturally AmpC-producing Enterobacteriaceae: Can we use third-generation cephalosporins? A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp. 105834. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR assay (FilmArray®) on the management of patients with suspected central nervous system infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cailleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp. 293-297. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03724-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (7), pp 611-616. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of multiplex meningitis/encephalitis (ME) NAT during cryptococcal meningitis in solid organ recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐elizabeth Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaye Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota, Antibiotic Therapy and Antimicrobial Resistance: A Narrative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp. 269. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8020269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on Mueller-Hinton Rapid-SIR directly from urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Defarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (7), pp.1373-1377. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-020-03855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-associated pneumonia due to Stenotrophomonas maltophilia: Risk factors and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Oziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (3), pp.279-285. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2019.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ceftriaxone Resistance during a Case of Pneumococcal Meningitis with Fatal Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Marvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (3), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01958-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid, automatic and accurate assay for quantifying temocillin in human serum and CSF using turbulent flow liquid chromatography coupled to high‐resolution mass spectrometry. Clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aman-Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bmc.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of CTX-M-15 limits the efficacy of ceftolozane/tazobactam against Escherichia coli in a high-inoculum murine peritonitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1416.e5 - 1416.e9. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2020.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Unyvero i60 ITI® multiplex PCR for infected chronic leg ulcers diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp. 105796. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2019.105796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of subcutaneous administration of cefepime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp. 308-310. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Detection Rate of Bordetella pertussis Using the BioFire FilmArray Respiratory Panel 2plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Armatys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8 (ofaa267)), pp.2169 - 2171. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03255758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on MHR-SIR directly from blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (10), pp. 3063-3068. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkz271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be careful about MICs to amoxicillin for patients with Streptococci-related infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (6), pp.850-854. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prolonged blood culture incubation improve microbiological diagnosis of HACEK and slow-growing bacteria infective endocarditis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.989-990. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03550-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine infection caused by nontyphoidal Salmonella : a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Amaris Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (23), pp 4000-4004. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14767058.2019.1702950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous infusion of ceftolozane/tazobactam is associated with a higher probability of target attainment in patients infected with Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesprit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.1457-1461. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03573-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life and utility decrement associated with Clostridium difficile infection in a French hospital setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand-Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-019-1081-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for Infant Colonization by Hypervirulent CC17 Group B Streptococcus: Toward the Understanding of Late-onset Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Plainvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.1740-1748. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciz033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors and burden of hospital readmission with recurrent Clostridioides difficile infection: a French nation-wide inception cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Torreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (7), pp.1297-1305. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03552-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-of-Care Intrapartum Group B Streptococcus Molecular Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giovangrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133 (2), pp.276-281. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AOG.0000000000003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagn Microbiol Infect Dis .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 ((1)), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp 164-168. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of rapid antimicrobial susceptibility testing by disk diffusion on MHR-SIR agar directly on urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3413-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonococcal anovaginal fistula: A new clinical entity for an old disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Parades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.823-825. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid bacterial identification by MALDI-TOF MS combined with the bêta-LACTA™ test on early antibiotic adaptation by an antimicrobial stewardship team in bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (9), pp.668-677. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2018.1458147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Alere i Influenza A & B point of care test for the diagnosis of influenza in an ED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (6), pp.916-921. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2017.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriage of ESBL-producing Enterobacteriaceae in French hospitals: the PORTABLSE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 ((3)), pp.178-182. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable spectrum of disease and risk factors of peripartum Clostridium difficile infection: report of 14 cases from French hospitals and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Curraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (12), pp.2293-2299. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3372-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb osteoarthritis caused by Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the β LACTA test for the detection of extended-spectrum- β -lactamase-producing bacteria directly in urine samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (9), pp.695-698. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2016.1186831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Outbreak of Oxa-23-Mediated Carbapenem-Resistant Acinetobacter baumannii in Urinary Tract Infections Caused by an Automated Urine Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (11), pp.1440-1441. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the Alere i Influenza A&amp;B nucleic acid amplification versus Xpert Flu/RSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.19-22. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by Tissierella praeacuta: A report of two cases and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.379-88. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-outbreak of Pseudomonas putida Respiratory Infection Caused by Laboratory Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Neulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pangon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.523-525. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/659958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités épidémiologiques et thérapeutiques des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (9), pp.596-602. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spondylodiscitis due to anaerobic bacteria about a case of Parvimonas micra infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.156-157. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.379. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/copd.s71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Clostridium difficile infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (8), pp.354-365. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment strategies for community-acquired Streptococcus salivarius meningitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques infectieux liés aux antibactériens : Clostridium difficile et infections fongiques invasives. [Infectious Risks linked to antibacterials: Clostridium difficile and invasive fungal infections.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tattevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (HS7), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Stoesser et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (11), pp.1681-1682. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cit093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of ICU patients with Clostridium difficile infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.R215. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/cc11852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenotrophomonas maltophilia – The most worrisome threat among unusual non-fermentative gram-negative bacilli from hospitalized patients: A prospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of tularemia after an endurance run in a non-endemic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meckenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Therby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-012-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Andromas Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry System for Identification of Aerobically Growing Gram-Positive Bacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barritault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (8), pp.2702-2707. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00368-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic characterization and genetic relatedness of low-virulence and virulent Listeria monocytogenes isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Kérouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.304. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00782054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209 - 1215. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209-1215. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic strategy in severe community-acquired pneumococcal pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris-Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samdjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.226-234. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antimicrobial Activity of “Last-Resort” Antibiotics Against Unusual Nonfermenting Gram-Negative Bacilli Clinical Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Illiaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of commercial molecular assays for toxigenic Clostridium difficile detection in stools: BD GeneOhm Cdiff, XPert C. difficile and illumigene C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouale Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (2), pp.83-85. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatography Assay for Moxifloxacin in Brain Tissue and Plasma: Validation in a Pharmacokinetic Study in a Murine Model of Cerebral Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Singlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/436349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a Rare Complication of Ventriculoperitoneal Shunt in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-3927. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes Meningoencephalitis by Real-Time PCR for the hly Gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-3923. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112-1118. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112 - 1118. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a rare complication of ventriculoperitoneal shunt in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-7. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordetella bronchiseptica-associated acute chest syndrome in a child with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-Associated Joint and Bone Infections: A Study of 43 Consecutive Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desplaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.240-248. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cir803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04820751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes meningoencephalitis by real-time PCR for the hly gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-23. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable outcome after life-threatening meningococcal disease complicating influenza A(H1N1) infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tattevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Mouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marque-Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-011-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un centre de ressources et de compétence pour la mucoviscidose en hôpital général : l’expérience de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ajzenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Jalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.727-728. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0929-693x(10)70080-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prescription de la vancomycine : étude prospective observationnelle dans un centre hospitalo-universitaire parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanternier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance of Listeria monocytogenes Strains Isolated from Humans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moubareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hervé-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (6), pp.2728-2731. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01557-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Listeriosis Caused by Listeria ivanovii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.136-138. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1601.091155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria rocourtiae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick a D Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (9), pp.2210-2214. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.017376-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04823337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria et listériose : des animaux d’élevage à nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.17-22. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningite néonatale à Listeria monocytogenes après traitement maternel de 3 semaines pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beizig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lacroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro Efficacies of Moxifloxacin and Amoxicillin against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.1697-1702. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.01211-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated action of two species-specific invasion proteins for fetoplacental listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nikitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francina Langa-Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455 (7216), pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02456680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Incidence of Listeriosis in France and Other European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hedberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.734-740. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1405.071395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusobacterium necrophorum Middle Ear Infections in Children and Related Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Moumile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/inf.0b013e318169035e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Eradication of Listeria monocytogenes by Moxifloxacin in a Murine Model of Central Nervous System Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Lott-Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dussurget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (9), pp.3210-3215. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.00177-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Listeria monocytogenes Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hollandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000146. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03203995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (4), pp.763-766. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the Placenta during Murine Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.663-672. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.74.1.663-672.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Diagnosis of Empyema in Children: Comparative Evaluations by Culture, Polymerase Chain Reaction, and Pneumococcal Antigen Detection in Pleural Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (8), pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/502680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-infected bone marrow myeloid cells promote bacterial invasion of the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardites infectieuses non opérées : raisons et impact de la récusation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S62, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pneumopathies aiguës communautaires SPLF-SPILF-SRLF-SFM-SFR-SFMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (28e CPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pneumologie Développement, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEROPREVALENCE OF ANTIBODIES TO CLOSTRIDIOIDES DIFFICILE TOXINS. PRELIMINARY RESULTS OF THE PREVADIFF STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics on the dynamics of digestive colonization by clostridioides difficile and on the adaptive immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre bacteriurie à Staphylococcus aureus et endocardite infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S64, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Sepsis : que faire avant d’appeler le réanimateur ? » Intérêt du diagnostic microbiologique rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Tracking the transmission of antimicrobial resistance from hospital to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Centre interdisciplinaire Engineering for Health (E4H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique de Paris, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to produce TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Réseau CD France #5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCDF, Jun 2023, Paris Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à Mycoplasma genitalium : une infection sexuellement transmise émergente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early empirical antibiotic therapy modification in sepsis using Beta-Lacta test directly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloïse Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Antibiorésistance » - Intérêt des tests rapides de diagnostic dans la prise en charge des infections à BGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morbi-mortalité et facteurs associés à une bactériémie prolongée dans les endocardites infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact organisationnel d’un examen de biologie délocalisée pour la détection du SARS-CoV2 en salle de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dosages des antibiothérapies pour les infections ostéo-articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : &amp;quot;les nouvelles Bêta-lactamines&amp;quot; - Nouvelles recommandations sur l’optimisation de l’usage des Bêta-lactamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance fécale relative en BLSE et infections en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;détection rapide de la résistance aux ATB&amp;quot; - Perspectives et enjeux organisationnels liés au développement des TDR - Résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi thérapeutique Pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABClub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouveaux tests diagnostiques microbiologiques dans le bon usage des antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la filière gériatrique de Paris Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de résistances aux antibiotiques : une menace pour notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donateurs - fondation Saint-Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence grand public : Antibiorésistance: &amp;quot; tous concernés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : &amp;quot;Actualités en Microbiologie - L’Approche Syndromique : une révolution diagnostique ? &amp;quot; - Diagnostic rapide des maladies infectieuses par PCR multiplex syndromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounrées Alain Feuillu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées des référents en antibiothérapie : Apport des nouveaux tests de diagnostic microbiologique dans le bon usage des anti-infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences sur la lutte contre la résistance aux antibiotiques : Les antibiotiques c’est TOUJOURS pas automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la ceftriaxone et du cefotaxime sur le microbiote digestif de patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ménage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic rapide des maladies infectieuses par PCR multiplex syndromiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Journées de Biologie praticienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d'endocardite infectieuse chez les patients bactériémiques à Staphylococcus aureus : validation externe d'un score prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cachanado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 4 (2), pp.S71, 2025, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la sensibilité à la temocilline des souches d'Haemophilus influenzae et Moraxella catarrhalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, TOURS, France. 4 (2), pp.S35-S36, 2025, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of syndromic multiplex PCR in epidemiology of respiratory infections in lung transplant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à Clostridioides difficile : peut-on encore prescrire la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical site infections after spine instrumentation: incidence, epidemiology and management between 2010 and 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations européennes de traitement des infections à Clostridioides difficile : peut-on encore prescrire de la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to blood culture positivity and Staphylococcus aureus bacteriuria : an independent predictor of infective endocarditis and mortality in patients with Staphylococcus aureus bacteraemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cefepime neurotoxicity: benefits of therapeutic drug monitoring of CSF and plasma cefepime concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clostpath 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections du site opératoire après instrumentation du rachis : incidence, épidémiologie et prise en charge entre 2010 et 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR gastrointestinal panel in emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Habay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Pean De Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of infectious anorectitis in a French cohort of men who have sex with men in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Gündüz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High azithromycin resistance rate in Mycoplasma genitalium anorectitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefepime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for individualized doses of levofloxacin in prosthetic and joint infections using therapeutic drug monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rioualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration continue ou discontinue de l’aztréonam : expérience sur 128 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental dissemination of Enterobacterales compared to digestive carriage in hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid susceptibility testing on Mueller-Hinton Rapid-SIR (MHR-SIR) agar directly from bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotoxicité du céfépime : apport du Suivi Thérapeutique Pharmacologique des dosages plasmatiques réalisés en parallèle aux dosages dans le LCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological data for optimisation of temocillin use according to recent EUCAST breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardite à Enterococcus faecalis : une étude française multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational impact of an ID NOW™ COVID-19 point of care testing for SARS-CoV2 detection in a maternity ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khaterchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épidémie de COVID-19 sur l’activité générale d’un service de proctologie et l’épidémiologie des infections sexuellement transmises anorectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the antibiotic therapeutic dead end due to multidrug-resistant Gram-negative bacteria exist in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouad Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFECTION DU SITE OPERATOIRE APRES CHIRURGIE DU COTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramele Tshizubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès national des CRIOAc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceftriaxone and cefotaxime have similar impact in emergence of resistance in gut microbiota from hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections à C. difficile: Corrélation toxines libres, Ct et sévérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque de mortalité des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSTRIDIUM DIFFICILE INFECTION MOUSE MODEL FOR THE ANALYSIS OF NATURAL SYSTEMIC AND MUCOSAL IMMUNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la qualité de vie d’un épisode d’infection à Clostridium difficile en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galpérine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Données de Santé en vie réelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE EVALUATION OF THE ADAPTIVE IMMUNE RESPONSE TO SLPA IN CLOSTRIDIUM DIFFICILE INFECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId846"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALBAN LE MONNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-le-monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-281X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114195161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=vxg36FwAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in audience participation at infectious disease and microbiology conferences: a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchi Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), pp.323-330. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Listeria-meningitis in San Luis, Argentina: a three-case report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía Laciar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Vaca Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (1), pp.45-7. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0325-75412011000100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Remdesivir on long-term outcomes in lung transplant recipients with SARS-CoV-2 infection: a retrospective cohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana-Maria Vulturar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gigandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gazengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.101192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations de prise en charge des pneumonies aiguës communautaires chez l'adulte par la Société de Pathologie Infectieuse de Langue Française (SPILF) et la Société de Pneumologie de Langue Française (SPLF). Avec le soutien de la Société de Réanimation de Langue Française, (SRLF), de la Société Française de Microbiologie (SFM), de la Société Française de Radiologie (SFR) et de la Société Française de Médecine d'Urgence (SFMU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.119-137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of cefepime adsorption in filters used during renal replacement therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fonlupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Corriol-Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3913988251356124. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988251356124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Point-of-Care Testing in Infectious Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.ciaf650. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciaf650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of oxacillin and cloxacillin in plasma and CSF using turbulent flow liquid chromatography coupled to high-resolution mass spectrometry: Application in therapeutic drug monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1233, pp.123979. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2023.123979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle de «Machine Learning» d'aide à la prescription de posologies individualisées destinées aux patients traités par amoxicilline en perfusion continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Supplément 1), pp.202294. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Profile of Instrumented Spinal Infections : 10-Year Study at a French Spine Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (9), pp.791. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13090791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Streamlined Method to Obtain Biologically Active TcdA and TcdB Toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp 38. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidrug-resistant Enterobacterales infections in abdominal solid organ transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Scemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Antonio Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp. 38-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of unexpected laboratory exposure to Burkholderia pseudomallei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Mostaghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (6), pp. 0-644. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2023.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime using polysulfone and polyacrylonitrile-derived filters: An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp 113-119. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988221143803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infective anoproctitis in men having sex with men: Don’t forget Mycoplasma genitalium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (8), pp.104771. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Evaluation of the FilmArray Blood Culture Identification 2 Panel for Pathogen Detection in Bloodstream Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pailhoriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.e0254722. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02547-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coris BioConcept COVID 19 Ag Respi-Strip, a field experience feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jabnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300, pp.114366. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2021.114366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-day prevalence of asymptomatic carriage of toxigenic and non-toxigenic Clostridioides difficile in 10 French hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois-Nicolaos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp. 65-74. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2022.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnocytophaga zoonotic infections: a 10-year retrospective study (the French CANCAN study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Beauruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Plouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp 581-588. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à : une infection sexuellement transmise émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.S10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2022.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anti-SARS-CoV-2 immune response in a cohort of French healthcare workers followed for 7 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Elkaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Daikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp 68-74. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculum effect of Enterobacterales co-expressing OXA-48 and CTX-M on the susceptibility to ceftazidime/avibactam and meropenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (5), pp. 853-858. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04430-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of therapeutic drug monitoring of antibiotics in the management of infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (9), pp.1183-1190. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04475-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fleur Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and clinical characteristics of Klebsiella spp. meningitis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Stewardship Program: Reducing Antibiotic’s Spectrum of Activity Is not the Solution to Limit the Emergence of Multidrug-Resistant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindala Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of symptomatic infective anoproctitis in a population of men having sex with men (MSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (4), pp. 933-940. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-022-01766-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suction drainage fluid culture during septic orthopaedic surgery, a retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (4), pp. 641-647. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-022-04405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and operational impact of rapid point-of-care SARS-CoV-2 detection in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp. 713-718. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2021.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typical babesiosis in an immunocompetent patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorra Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79 (5), pp. 456-459. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2021.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical relevance and antimicrobial susceptibility profile of the unknown human pathogen Corynebacterium aurimucosum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3), pp.001334. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.001334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in blood culture numbers and time to positivity and potential impact of reducing incubation periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Porcheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (10), pp. 2087-2093. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04248-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of surface bacterial contamination in family physicians’ offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (7), pp. 603-606. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No significant difference between ceftriaxone and cefotaxime in the emergence of antibiotic resistance in the gut microbiota of hospitalized patients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2021.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize administration of cefoxitin for the treatment of extended spectrum producing Enterobacteriaceae-related infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp. 1393-1397. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-021-04165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the beta-lacta test on the management of urinary tract infections at the emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp 52-60. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2020.1822543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophil:lymphocyte ratio predicts short-term outcome of COVID-19 in haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Mutinelli-Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Hude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Kidney Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.124-131. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ckj/sfaa194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the second dose of vaccination useful in previously SARS-CoV-2-infected healthcare workers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Kaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (8), pp. 673-675. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of ID NOW COVID-19 assay used as point-of-care test in an emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyenvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.105021. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2021.105021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative faecal abundance of extended-spectrum β-lactamase-producing Enterobacterales and its impact on infections among intensive care unit patients: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp. 92-95. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2021.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by naturally AmpC-producing Enterobacteriaceae: Can we use third-generation cephalosporins? A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp. 105834. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR assay (FilmArray®) on the management of patients with suspected central nervous system infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cailleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp. 293-297. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03724-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of multiplex meningitis/encephalitis (ME) NAT during cryptococcal meningitis in solid organ recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐elizabeth Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaye Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota, Antibiotic Therapy and Antimicrobial Resistance: A Narrative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp. 269. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8020269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosfomycin, from susceptibility to resistance: Impact of the new guidelines on breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (7), pp 611-616. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on Mueller-Hinton Rapid-SIR directly from urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Defarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (7), pp.1373-1377. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-020-03855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-associated pneumonia due to Stenotrophomonas maltophilia: Risk factors and outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Oziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (3), pp.279-285. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2019.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ceftriaxone Resistance during a Case of Pneumococcal Meningitis with Fatal Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Marvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (3), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01958-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid, automatic and accurate assay for quantifying temocillin in human serum and CSF using turbulent flow liquid chromatography coupled to high‐resolution mass spectrometry. Clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aman-Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bmc.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of CTX-M-15 limits the efficacy of ceftolozane/tazobactam against Escherichia coli in a high-inoculum murine peritonitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1416.e5 - 1416.e9. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2020.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Unyvero i60 ITI® multiplex PCR for infected chronic leg ulcers diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Adjiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp. 105796. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2019.105796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of subcutaneous administration of cefepime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp. 308-310. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2019.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Detection Rate of Bordetella pertussis Using the BioFire FilmArray Respiratory Panel 2plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Armatys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (8 (ofaa267)), pp.2169 - 2171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03255758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid susceptibility testing on MHR-SIR directly from blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (10), pp. 3063-3068. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkz271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life and utility decrement associated with Clostridium difficile infection in a French hospital setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galperine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand-Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-019-1081-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine infection caused by nontyphoidal Salmonella : a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Amaris Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (23), pp 4000-4004. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14767058.2019.1702950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prolonged blood culture incubation improve microbiological diagnosis of HACEK and slow-growing bacteria infective endocarditis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.989-990. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03550-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (1), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be careful about MICs to amoxicillin for patients with Streptococci-related infective endocarditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (6), pp.850-854. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous infusion of ceftolozane/tazobactam is associated with a higher probability of target attainment in patients infected with Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesprit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.1457-1461. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03573-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for Infant Colonization by Hypervirulent CC17 Group B Streptococcus: Toward the Understanding of Late-onset Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Plainvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Anselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.1740-1748. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciz033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors and burden of hospital readmission with recurrent Clostridioides difficile infection: a French nation-wide inception cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Torreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (7), pp.1297-1305. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-019-03552-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-of-Care Intrapartum Group B Streptococcus Molecular Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Giovangrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133 (2), pp.276-281. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AOG.0000000000003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of rapid antimicrobial susceptibility testing by disk diffusion on Mueller-Hinton rapid-SIR directly on blood cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péan de Ponfilly Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagn Microbiol Infect Dis .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 ((1)), pp.14-21. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp 164-168. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of rapid antimicrobial susceptibility testing by disk diffusion on MHR-SIR agar directly on urine specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Périllaud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3413-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonococcal anovaginal fistula: A new clinical entity for an old disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Parades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.823-825. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical diagnostic and therapeutic aspects of 221 consecutive anorectal Chlamydia trachomatis and Neisseria gonorrhoeae sexually transmitted infections among men who have sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical impact of rapid bacterial identification by MALDI-TOF MS combined with the bêta-LACTA™ test on early antibiotic adaptation by an antimicrobial stewardship team in bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (9), pp.668-677. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2018.1458147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Alere i Influenza A & B point of care test for the diagnosis of influenza in an ED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pean de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Emergency Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (6), pp.916-921. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajem.2017.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriage of ESBL-producing Enterobacteriaceae in French hospitals: the PORTABLSE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elective distribution of resistance to beta-lactams among Enterobacter cloacae genetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 ((3)), pp.178-182. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable spectrum of disease and risk factors of peripartum Clostridium difficile infection: report of 14 cases from French hospitals and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Curraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El-Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (12), pp.2293-2299. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10096-018-3372-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributable mortality of ICU-acquired bloodstream infections: Impact of the source, causative micro-organism, resistance profile and antimicrobial therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ibn Essaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb osteoarthritis caused by Lactobacillus plantarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed-Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.237-239. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the β LACTA test for the detection of extended-spectrum- β -lactamase-producing bacteria directly in urine samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Amzalag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Naouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious diseases (London, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (9), pp.695-698. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744235.2016.1186831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Outbreak of Oxa-23-Mediated Carbapenem-Resistant Acinetobacter baumannii in Urinary Tract Infections Caused by an Automated Urine Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (11), pp.1440-1441. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/678432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the Alere i Influenza A&amp;B nucleic acid amplification versus Xpert Flu/RSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (1), pp.19-22. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections caused by Tissierella praeacuta: A report of two cases and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caméléna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.379-88. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-outbreak of Pseudomonas putida Respiratory Infection Caused by Laboratory Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Neulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pangon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Henry-Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.523-525. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/659958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités épidémiologiques et thérapeutiques des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (9), pp.596-602. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revmed.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital cost of Clostridium difficile infection including the contribution of recurrences in French acute-care hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of binary toxin–positive Clostridium difficile strains that do not produce toxins A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Microbes and New Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmni.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spondylodiscitis due to anaerobic bacteria about a case of Parvimonas micra infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Israel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.156-157. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics against Pseudomonas aeruginosa for COPD exacerbation in ICU: a 10-year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Roujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.379. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/copd.s71413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Clostridium difficile infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (8), pp.354-365. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment strategies for community-acquired Streptococcus salivarius meningitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.42-44. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques infectieux liés aux antibactériens : Clostridium difficile et infections fongiques invasives. [Infectious Risks linked to antibacterials: Clostridium difficile and invasive fungal infections.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tattevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (HS7), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Stoesser et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (11), pp.1681-1682. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cit093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of ICU patients with Clostridium difficile infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Adrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.R215. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/cc11852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenotrophomonas maltophilia – The most worrisome threat among unusual non-fermentative gram-negative bacilli from hospitalized patients: A prospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fihman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinf.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of tularemia after an endurance run in a non-endemic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meckenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Therby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.263-266. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-012-0350-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Andromas Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry System for Identification of Aerobically Growing Gram-Positive Bacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barritault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (8), pp.2702-2707. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00368-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphasic characterization and genetic relatedness of low-virulence and virulent Listeria monocytogenes isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Kérouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.304. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00782054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209 - 1215. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Carriage in Healthy Infants in the Community: A Potential Reservoir for Pathogenic Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Pontual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Maherault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (9), pp.1209-1215. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cis637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic strategy in severe community-acquired pneumococcal pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris-Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samdjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.226-234. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of commercial molecular assays for toxigenic Clostridium difficile detection in stools: BD GeneOhm Cdiff, XPert C. difficile and illumigene C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouale Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (2), pp.83-85. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antimicrobial Activity of “Last-Resort” Antibiotics Against Unusual Nonfermenting Gram-Negative Bacilli Clinical Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Illiaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatography Assay for Moxifloxacin in Brain Tissue and Plasma: Validation in a Pharmacokinetic Study in a Murine Model of Cerebral Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Singlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Methods in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/436349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a Rare Complication of Ventriculoperitoneal Shunt in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-3927. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes Meningoencephalitis by Real-Time PCR for the hly Gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-3923. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jcm.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112-1118. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and diversity of Clostridium difficile strains in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (8), pp.1112 - 1118. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.029736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695x.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2011.00832.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes: a rare complication of ventriculoperitoneal shunt in children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3924-7. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01083-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-Associated Joint and Bone Infections: A Study of 43 Consecutive Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desplaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.240-248. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cir803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04820751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordetella bronchiseptica-associated acute chest syndrome in a child with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Listeria monocytogenes meningoencephalitis by real-time PCR for the hly gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.3917-23. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01072-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable outcome after life-threatening meningococcal disease complicating influenza A(H1N1) infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tattevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Mouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marque-Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.477-480. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s15010-011-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un centre de ressources et de compétence pour la mucoviscidose en hôpital général : l’expérience de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ajzenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Jalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.727-728. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0929-693x(10)70080-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la prescription de la vancomycine : étude prospective observationnelle dans un centre hospitalo-universitaire parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanternier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance of Listeria monocytogenes Strains Isolated from Humans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moubareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hervé-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (6), pp.2728-2731. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01557-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria rocourtiae sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick a D Grimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (9), pp.2210-2214. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.017376-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04823337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Listeriosis Caused by Listeria ivanovii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mechaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.136-138. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1601.091155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02930888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low-virulence Listeria monocytogenes strains from different foods and environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.151-155. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méningite néonatale à Listeria monocytogenes après traitement maternel de 3 semaines pendant la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beizig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lacroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria et listériose : des animaux d’élevage à nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.17-22. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the In Vitro Efficacies of Moxifloxacin and Amoxicillin against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.1697-1702. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.01211-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated action of two species-specific invasion proteins for fetoplacental listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Nikitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francina Langa-Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455 (7216), pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02456680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Incidence of Listeriosis in France and Other European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hedberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (5), pp.734-740. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1405.071395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusobacterium necrophorum Middle Ear Infections in Children and Related Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Moumile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/inf.0b013e318169035e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Eradication of Listeria monocytogenes by Moxifloxacin in a Murine Model of Central Nervous System Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Lott-Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dussurget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (9), pp.3210-3215. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aac.00177-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on Listeria monocytogenes Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hollandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000146. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03203995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (4), pp.763-766. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the Placenta during Murine Listeriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kayal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.663-672. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/iai.74.1.663-672.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological Diagnosis of Empyema in Children: Comparative Evaluations by Culture, Polymerase Chain Reaction, and Pneumococcal Antigen Detection in Pleural Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (8), pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/502680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes-infected bone marrow myeloid cells promote bacterial invasion of the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pneumopathies aiguës communautaires SPLF-SPILF-SRLF-SFM-SFR-SFMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (28e CPLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pneumologie Développement, Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardites infectieuses non opérées : raisons et impact de la récusation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kloeckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S62, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEROPREVALENCE OF ANTIBODIES TO CLOSTRIDIOIDES DIFFICILE TOXINS. PRELIMINARY RESULTS OF THE PREVADIFF STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaf Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics on the dynamics of digestive colonization by clostridioides difficile and on the adaptive immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Clostridium difficile Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre bacteriurie à Staphylococcus aureus et endocardite infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPILF, Jun 2024, Deauville, France. pp.S64, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Sepsis : que faire avant d’appeler le réanimateur ? » Intérêt du diagnostic microbiologique rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: Tracking the transmission of antimicrobial resistance from hospital to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Centre interdisciplinaire Engineering for Health (E4H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique de Paris, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to produce TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Réseau CD France #5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCDF, Jun 2023, Paris Institut Pasteur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefotaxime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ano-rectite à Mycoplasma genitalium : une infection sexuellement transmise émergente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early empirical antibiotic therapy modification in sepsis using Beta-Lacta test directly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloïse Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session « Antibiorésistance » - Intérêt des tests rapides de diagnostic dans la prise en charge des infections à BGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société tunisienne de pathologies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morbi-mortalité et facteurs associés à une bactériémie prolongée dans les endocardites infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dosages des antibiothérapies pour les infections ostéo-articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact organisationnel d’un examen de biologie délocalisée pour la détection du SARS-CoV2 en salle de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : &amp;quot;les nouvelles Bêta-lactamines&amp;quot; - Nouvelles recommandations sur l’optimisation de l’usage des Bêta-lactamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance fécale relative en BLSE et infections en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;détection rapide de la résistance aux ATB&amp;quot; - Perspectives et enjeux organisationnels liés au développement des TDR - Résistance aux antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi thérapeutique Pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABClub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouveaux tests diagnostiques microbiologiques dans le bon usage des antibiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la filière gériatrique de Paris Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de résistances aux antibiotiques : une menace pour notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donateurs - fondation Saint-Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence grand public : Antibiorésistance: &amp;quot; tous concernés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : &amp;quot;Actualités en Microbiologie - L’Approche Syndromique : une révolution diagnostique ? &amp;quot; - Diagnostic rapide des maladies infectieuses par PCR multiplex syndromique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounrées Alain Feuillu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences sur la lutte contre la résistance aux antibiotiques : Les antibiotiques c’est TOUJOURS pas automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la sécurité du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées des référents en antibiothérapie : Apport des nouveaux tests de diagnostic microbiologique dans le bon usage des anti-infectieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la ceftriaxone et du cefotaxime sur le microbiote digestif de patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Lorc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ménage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic rapide des maladies infectieuses par PCR multiplex syndromiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Journées de Biologie praticienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque d'endocardite infectieuse chez les patients bactériémiques à Staphylococcus aureus : validation externe d'un score prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cachanado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tours, France. 4 (2), pp.S71, 2025, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la sensibilité à la temocilline des souches d'Haemophilus influenzae et Moraxella catarrhalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, TOURS, France. 4 (2), pp.S35-S36, 2025, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of syndromic multiplex PCR in epidemiology of respiratory infections in lung transplant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection à Clostridioides difficile : peut-on encore prescrire la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence des anticorps dirigés contre les toxines de Clostridioides difficile. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical site infections after spine instrumentation: incidence, epidemiology and management between 2010 and 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des antibiotiques sur la dynamique de la colonisation digestive par Clostridioides difficile et la réponse immune adaptative de l’hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baliarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recommandations européennes de traitement des infections à Clostridioides difficile : peut-on encore prescrire de la vancomycine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tan Phan Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to blood culture positivity and Staphylococcus aureus bacteriuria : an independent predictor of infective endocarditis and mortality in patients with Staphylococcus aureus bacteraemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Beresteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cefepime neurotoxicity: benefits of therapeutic drug monitoring of CSF and plasma cefepime concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clostpath 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections du site opératoire après instrumentation du rachis : incidence, épidémiologie et prise en charge entre 2010 et 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multiplex PCR gastrointestinal panel in emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Habay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the production of TcdA and TcdB toxins from Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of digestive multidrug-resistant carriage bacteria in a multicentric cohort of haemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of infectious anorectitis in a French cohort of men who have sex with men in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Gündüz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de Clostridioides difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Pean De Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de production des toxines TcdA et TcdB de C. difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afi Akofa Diane Sapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malet-Villemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of cefepime during continuous renal replacement therapy using polysulfone and polyacrylonitrile-derived filters. An in vitro assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High azithromycin resistance rate in Mycoplasma genitalium anorectitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental dissemination of Enterobacterales compared to digestive carriage in hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Congress of Clinical Microbiology &amp; Infectious Diseases (ECCMID2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for individualized doses of levofloxacin in prosthetic and joint infections using therapeutic drug monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rioualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration continue ou discontinue de l’aztréonam : expérience sur 128 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid susceptibility testing on Mueller-Hinton Rapid-SIR (MHR-SIR) agar directly from bloodstream infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pacreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological data for optimisation of temocillin use according to recent EUCAST breakpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, LISBON, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocardite à Enterococcus faecalis : une étude française multicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Farfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotoxicité du céfépime : apport du Suivi Thérapeutique Pharmacologique des dosages plasmatiques réalisés en parallèle aux dosages dans le LCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Angah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua El Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational impact of an ID NOW™ COVID-19 point of care testing for SARS-CoV2 detection in a maternity ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khaterchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISBON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’épidémie de COVID-19 sur l’activité générale d’un service de proctologie et l’épidémiologie des infections sexuellement transmises anorectales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Parades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mituialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFHOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the antibiotic therapeutic dead end due to multidrug-resistant Gram-negative bacteria exist in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patti Liccardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouad Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, VIENNA, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFECTION DU SITE OPERATOIRE APRES CHIRURGIE DU COTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramele Tshizubu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lourtet-Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès national des CRIOAc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceftriaxone and cefotaxime have similar impact in emergence of resistance in gut microbiota from hospitalised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile infection mouse model for the analysis of natural systemic and mucosal immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Crestia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections à C. difficile: Corrélation toxines libres, Ct et sévérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jaureguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque de mortalité des infections à Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abrisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSTRIDIUM DIFFICILE INFECTION MOUSE MODEL FOR THE ANALYSIS OF NATURAL SYSTEMIC AND MUCOSAL IMMUNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la qualité de vie d’un épisode d’infection à Clostridium difficile en milieu hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duburcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galpérine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Données de Santé en vie réelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of the adaptive immune response to SlpA in Clostridium difficile infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE EVALUATION OF THE ADAPTIVE IMMUNE RESPONSE TO SLPA IN CLOSTRIDIUM DIFFICILE INFECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId845"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE6DAF77"/>
+    <w:nsid w:val="E05122E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-le-monnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114195161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Watt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tilleul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.11.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Laciar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vaca Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0325-75412011000100010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana-Maria Vulturar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gigandon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.01.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fonlupt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Corriol-Rohou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988251356124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Helali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bruel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Helali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gutton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couzigou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13090791" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sapa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonio Grossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mostaghat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2023.1854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988221143803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spindler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Parades" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonzon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02547-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hascoet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jabnoune" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2021.114366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04402-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mituialy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2022.03.046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Nguyen Van" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04430-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macheda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Helali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloeckner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gar&#231;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04475-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elkaibi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daikha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala Saliba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;an de Ponfilly Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11010070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01766-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Hobson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04405-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerlier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganansia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2021.09.062" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.06.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Lorc&#8217;h" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2021.1675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Porcheret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04248-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001334" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jiang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.01.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04165-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Naouri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hobson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amzalag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2020.1822543" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pean de Ponfilly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Kaibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castreau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laplanche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mutinelli-Szymanski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Hude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Merle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa194" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyenvan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.105021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delerue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonnelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144881v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cailleaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03724-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;elizabeth Bougnoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13263" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020269" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144853v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Defarge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03855-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144892v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Saied" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Merceron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Oziel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.10.021" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marvaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen Van" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01958-19" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144879v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Petitjean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudor&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.4759" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canovas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.06.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144871v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lazareth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adjiman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2019.105796" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.12.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255758v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Chat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diep" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krob" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz271" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7JR8DZ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.03.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2NQCWRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03550-x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amaris Hobson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2019.1702950" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325265v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaurie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03573-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487677v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand-Gasselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1081-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plainvert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anselem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz033" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487679v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alami" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Torreton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03552-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Habibi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Giovangrandi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Autret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000003057" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud-Dubois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325325v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet Hascoet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pommaret" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.03.016" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3413-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barr&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crochet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Parades" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.05.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZFJR507-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen M." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pommaret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amzalag" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2018.1458147" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325332v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trabattoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caisso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2017.10.046" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25QB0ZT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cattoir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecointe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limelette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grall" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN8HM3J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325319v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Curraize" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El-Helali" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3372-x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417218v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Hadj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPWGVL5D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2016.1186831" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678432" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463771v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.11.012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HX4S8LS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.04.015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLW4TKSH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463778v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emirian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cathala" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2014.10.003" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018988v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Planquette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubuisson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roujansky" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S71413" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neulier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pangon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659958" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinh" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1BC8QN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02022706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463780v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Israel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.05.013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMKL35W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463775v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubuisson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Laurent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/copd.s71413" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463785v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.04.002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMPJZGDC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936568v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dinh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Meynard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463788v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poilane" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Pontual" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Maherault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit093" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768697v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc11852" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463801v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jaureguy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tankovic" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2012.01.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LB45H1H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463786v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Therby" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-012-0350-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V95H4XW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00782054v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-304" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650803v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poilane" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maherault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cis637" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463790v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463789v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris-Tomczak" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bedos" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samdjee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.04.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ1Z7FCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463795v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jacquier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonnelle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Illiaquer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0195" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463791v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viala" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.017" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGKR0M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463794v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Grayo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Singlas" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubouch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436349" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463809v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beretti" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01083-11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463803v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01072-11" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463810v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pons" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.029736-0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652622v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760069v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01083-11" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463802v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiso" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quesne" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.09.015" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8359T54C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04820751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cazenave" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desplaces" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cir803" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760053v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01072-11" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legriel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merceron" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tattevin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouvier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marque-Juillet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-011-0134-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463817v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ajzenman" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Jalle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-693x(10)70080-4" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C151XZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463819v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechai" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2009.10.004" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S84RQ3WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930849v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moubareck" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herv&#233;-Bazin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremont" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01557-09" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463825v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Roche" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerouanton" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisabois" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.01.012" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0ZDT7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656760v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Minet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brisabois" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463823v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.026" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KDZDWNQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463824v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayol" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beizig" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacroze" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Simeoni" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2008.12.018" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LS2CDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02456680v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikitas" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa-Vives" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07303" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FXRQQG8K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463830v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hedberg" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1405.071395" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463829v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Barthod" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Moumile" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0b013e318169035e" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03203995v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollandt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lavenir" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000146" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463835v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abachin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502680" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3FHVFGC6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637989v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huriez" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moeuf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.124" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446254v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695356v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Akofa Diane Sapa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695352v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637977v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresteanu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.128" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344413v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365545v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourgain" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duque" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329429v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344439v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329479v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420506v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344513v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Berti" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blondel" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spindler" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aubert" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344498v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Baud" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344569v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Petit" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329437v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329165v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Husain" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329398v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billuart" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329179v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cortier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329468v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344592v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329457v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329463v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329504v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329515v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329495v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329538v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329488v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329526v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344605v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M&#233;nage" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329546v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228208v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachanado" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shima" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.146" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228203v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuzon" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.071" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638062v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez Munoz" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazzi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzaud" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauriat" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344427v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ingrao" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tan Phan Thi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336485v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336428v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336422v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336507v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336474v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beresteanu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336442v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Angah" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342523v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336517v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336433v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336412v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336453v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336461v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336544v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pean De Ponfilly" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329037v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329154v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336498v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344460v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344547v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioualon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344451v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329004v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Toulemonde" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328996v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pacreau" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liccardo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344523v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344558v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahfoudi" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344529v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Piau" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344575v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khaterchi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billuart" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344536v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Parades" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329017v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Liccardo" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gestin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouad Acar" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329407v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramele Tshizubu" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344617v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344614v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344611v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monpierre" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrisor" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344653v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fagnani" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-le-monnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-281X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114195161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vxg36FwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Watt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tilleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356DVDQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Agrawal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Laciar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vaca Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0325-75412011000100010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana-Maria Vulturar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gigandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.01.065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fonlupt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Corriol-Rohou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988251356124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Helali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2023.123979" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Helali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gutton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Couzigou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13090791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sapa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Coullon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonio Grossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.06.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mostaghat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raymond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2023.1854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988221143803" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spindler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Parades" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02547-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hascoet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jabnoune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2021.114366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizrahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois-Nicolaos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.05.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04402-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mituialy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2022.03.046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elkaibi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daikha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.01.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Nguyen Van" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04430-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macheda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Helali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloeckner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gar&#231;on" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04475-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.05.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala Saliba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;an de Ponfilly Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11010070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01766-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Hobson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzigou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04405-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerlier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganansia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2021.09.062" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Lorc&#8217;h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2021.1675" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lef&#232;vre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001334" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Porcheret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04248-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huriez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.06.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.01.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-021-04165-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Naouri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hobson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amzalag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2020.1822543" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Mutinelli-Szymanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Hude" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Merle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pean de Ponfilly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Kaibi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laplanche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.07.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nguyenvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2021.105021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2021.03.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delerue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonnelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.10.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cailleaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03724-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;elizabeth Bougnoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13263" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020269" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riverain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fihman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144853v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Defarge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03855-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Saied" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Merceron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Oziel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.10.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marvaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen Van" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01958-19" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Petitjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aman-Pommier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudor&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.4759" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canovas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petitjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.06.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144871v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lazareth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adjiman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vidal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2019.105796" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144865v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.12.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03255758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Chat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diep" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krob" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz271" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487677v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galperine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand-Gasselin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1081-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144870v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amaris Hobson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2019.1702950" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03550-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325321v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7JR8DZ0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2019.03.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2NQCWRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325265v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesprit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaurie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03573-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325272v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plainvert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Anselem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz033" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487679v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Torreton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03552-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487682v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Habibi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Giovangrandi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Autret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000003057" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487754v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rillaud-Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325325v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet Hascoet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pommaret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.03.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325316v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruxelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.09.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325311v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3413-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325322v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barr&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crochet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Parades" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.05.010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZFJR507-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487798v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen M." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pommaret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325328v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amzalag" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2018.1458147" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325332v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trabattoni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caisso" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2017.10.046" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25QB0ZT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325330v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cattoir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecointe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limelette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grall" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.022" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN8HM3J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487805v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacquier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.05.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ0WK81B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325319v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Curraize" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El-Helali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3372-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463768v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adrie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibn Essaied" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463839v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417218v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed-Hadj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolff" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPWGVL5D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463772v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2016.1186831" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463782v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Nguyen Van" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678432" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463771v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nguyen Van" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cam&#233;l&#233;na" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.11.012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HX4S8LS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463769v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.04.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLW4TKSH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463778v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emirian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cathala" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Montclos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2014.10.003" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018988v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Planquette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubuisson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roujansky" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S71413" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463812v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Neulier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pangon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Henry-Lagarrigue" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659958" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463773v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.02.003" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1BC8QN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011359v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duburcq" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Zahar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corvec" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.06.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z7970R7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463776v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02022706v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463780v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Israel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.05.013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMKL35W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463775v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubuisson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Roujansky" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Laurent" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/copd.s71413" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463785v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2014.04.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMPJZGDC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463781v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.10.005" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB5GWZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936568v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dinh" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Meynard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463788v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poilane" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Pontual" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Maherault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit093" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768697v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc11852" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463801v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jaureguy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tankovic" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2012.01.001" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LB45H1H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463786v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Therby" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-012-0350-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V95H4XW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00782054v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-304" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650803v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poilane" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maherault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cis637" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463790v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463789v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris-Tomczak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bedos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samdjee" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2012.04.001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ1Z7FCK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463791v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viala" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouale Maataoui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGKR0M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463795v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jacquier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonnelle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Illiaquer" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0195" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463794v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Grayo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Singlas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubouch" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/436349" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463809v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beretti" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01083-11" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463803v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01072-11" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463810v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pons" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.029736-0" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652622v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760069v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01083-11" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04820751v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cazenave" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desplaces" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cir803" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463802v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiso" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quesne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.09.015" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8359T54C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760053v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01072-11" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463806v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legriel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merceron" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tattevin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mouvier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marque-Juillet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-011-0134-4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463817v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ajzenman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Jalle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-693x(10)70080-4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C151XZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463819v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taieb" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechai" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2009.10.004" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S84RQ3WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930849v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moubareck" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herv&#233;-Bazin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremont" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01557-09" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656760v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Minet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brisabois" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.01.012" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0ZDT7H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463825v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Roche" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerouanton" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisabois" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463824v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayol" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beizig" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacroze" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Simeoni" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2008.12.018" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LS2CDK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463823v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.026" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KDZDWNQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02456680v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Huillet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Nikitas" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa-Vives" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07303" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-FXRQQG8K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463830v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hedberg" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1405.071395" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463829v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Barthod" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Moumile" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0b013e318169035e" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03203995v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hollandt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lavenir" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000146" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463835v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abachin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502680" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3FHVFGC6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446254v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637989v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huriez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moeuf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.124" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695356v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Akofa Diane Sapa" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695352v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ho&#255;s" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637977v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beresteanu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.128" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344413v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365545v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bourgain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duque" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329429v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344439v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329479v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420506v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344498v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Baud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344513v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Berti" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blondel" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spindler" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aubert" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344569v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Petit" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329437v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329165v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Husain" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329179v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cortier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourdin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329398v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billuart" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329468v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344592v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329457v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329463v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329504v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329515v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329495v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329538v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329526v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329488v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344605v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M&#233;nage" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329546v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344585v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillault" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228208v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cachanado" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shima" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.146" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228203v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuzon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.071" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638062v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez Munoz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazzi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzaud" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauriat" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344427v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ingrao" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tan Phan Thi" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336428v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336485v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336422v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336507v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336474v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beresteanu" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336442v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Angah" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342523v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336433v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336517v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336453v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336412v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336461v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329037v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336544v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pean De Ponfilly" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336498v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344460v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329154v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329004v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Toulemonde" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344547v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioualon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344451v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328996v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pacreau" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liccardo" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344558v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahfoudi" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344529v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Piau" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344523v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344575v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khaterchi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billuart" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344536v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Parades" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329017v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Liccardo" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gestin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouad Acar" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329407v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramele Tshizubu" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344617v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344626v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaut" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344614v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344611v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monpierre" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abrisor" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344638v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344653v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duburcq" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fagnani" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344648v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344644v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>