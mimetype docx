--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -220,265 +220,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity modelling of iceberg capsize</w:t>
+                <w:t xml:space="preserve">Sea, Sails and Foils: Using a CFD-based Dynamic VPP to Assess Racing Sailing Yachts' Performance in Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">David de Prémorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Chesapeake Sailing Yacht Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annapolis (Maryland), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194324v1</w:t>
+                <w:t xml:space="preserve">hal-05009352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea, Sails and Foils: Using a CFD-based Dynamic VPP to Assess Racing Sailing Yachts' Performance in Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High fidelity modelling of iceberg capsize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David de Prémorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Chesapeake Sailing Yacht Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009352v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamics analysis of a cubical body with 1DoF rotational motion: Experimental and numerical investigations</w:t>
               </w:r>
@@ -583,1940 +583,1884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION AUTOMATISÉE DE LA RÉSISTANCE DES NAVIRES A L'AIDE DE MAILLAGES ADAPTATIFS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Fluid Dynamics as a performance aid tool in rowing: utopia or reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XI Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg (Ecosse), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/marine.2025.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823356v1</w:t>
+                <w:t xml:space="preserve">hal-05582222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Hydrofoil Deformations: a Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Robin</w:t>
+                <w:t xml:space="preserve">SIMULATION AUTOMATISÉE DE LA RÉSISTANCE DES NAVIRES A L'AIDE DE MAILLAGES ADAPTATIFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Prémorel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Computational Methods in Marine Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506128v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulations of iceberg capsizes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled Modal Simulation of a Composite Propeller Blade Subjected to Steady and Dynamic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Wildy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Codrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Numerical Towing Tank Symposium (NuTTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ericeira, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of teh Sixth International Symposium on Marine Propulsors, smp’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194356v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Modal Simulation of a Composite Propeller Blade Subjected to Steady and Dynamic Loading</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD simulations of iceberg capsizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of teh Sixth International Symposium on Marine Propulsors, smp’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">25th Numerical Towing Tank Symposium (NuTTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ericeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877163v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Modern Sailing Challenges with a CFD-based Dynamic VPP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing Hydrofoil Deformations: a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Prémorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innov'Sail 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2023, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/marine.2023.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102794v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the source of glacial earthquakes: numerical modelling of the response of a tide-water glacier to the capsize of an instable iceberg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tackling Modern Sailing Challenges with a CFD-based Dynamic VPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+                <w:t xml:space="preserve">David de Prémorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innov'Sail 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506085v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards industrial use of anisotropic hexahedral mesh adaptation for hydrodynamic flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Modelling the source of glacial earthquakes: numerical modelling of the response of a tide-water glacier to the capsize of an instable iceberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM International Meshing Roundtable 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978422v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI co-simulation around elongated bodies with a minimal intrusive interface for the beam solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards industrial use of anisotropic hexahedral mesh adaptation for hydrodynamic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">SIAM International Meshing Roundtable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055748v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship maneuvering simulation with CFD approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Co-simulation CFD / structures élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685470v2</w:t>
+                <w:t xml:space="preserve">hal-03876246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automatic resistance evaluation using mesh adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">FSI co-simulation around elongated bodies with a minimal intrusive interface for the beam solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jules Richeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709367v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting off the right foot with foil sock approach and AGR criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Robin</w:t>
+                <w:t xml:space="preserve">Ship maneuvering simulation with CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719632v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automated computation with uncertainty estimation for industrial simulation of ship flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards automatic resistance evaluation using mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Richeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-APCOM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, online, Japan</w:t>
+              <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661560v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation CFD / structures élancées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starting off the right foot with foil sock approach and AGR criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Richeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Prémorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876246v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Fluid Dynamics based model for a better prediction of fluid forces acting on iceberg capsize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards automated computation with uncertainty estimation for industrial simulation of ship flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">WCCM-APCOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055784v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics to reach a high-fidelity Simulator of Performance in Rowing</w:t>
+                <w:t xml:space="preserve">Computation Fluid Dynamics based model for a better prediction of fluid forces acting on iceberg capsize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barré</w:t>
+                <w:t xml:space="preserve">O Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Sport Sciences Research and Technology Support</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Valleta, Malta</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055941v1</w:t>
+                <w:t xml:space="preserve">hal-04055784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the source of glacial earthquakes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Fluid Dynamics to reach a high-fidelity Simulator of Performance in Rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Sport Sciences Research and Technology Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valleta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380228v1</w:t>
+                <w:t xml:space="preserve">hal-04055941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and robust FSI RANSE simulations around elongated bodies for hydrodynamic applications, minimally intrusive for the beam solver</w:t>
               </w:r>
@@ -2565,747 +2509,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING BI-STABLE VENTILATION FOR SURFACE-PIERCING HYDROFOILS THROUGH NUMERICAL SIMULATION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Modelling the source of glacial earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innov'Sail 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571240v1</w:t>
+                <w:t xml:space="preserve">hal-03380228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'option projet PariSci2024 : un pari scientifique et pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASSESSING BI-STABLE VENTILATION FOR SURFACE-PIERCING HYDROFOILS THROUGH NUMERICAL SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Innov'Sail 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380230v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interaction and High-Performance Computing to serve sport performance in rowing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPMENT OF A CFD-BASED SCREENING TOOL FOR VIV PREDICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+                <w:t xml:space="preserve">Catherine Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wackers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">David Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième Congrès Français de Mécanique, CFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS COUPLED PROBLEMS, 8th International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571885v1</w:t>
+                <w:t xml:space="preserve">hal-02884026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Turbulence Modelization in Hull-Rudder Interaction Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fluid-Structure Interaction and High-Performance Computing to serve sport performance in rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th China Hydrodrodynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Shangai, China</w:t>
+              <w:t xml:space="preserve">24ième Congrès Français de Mécanique, CFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571854v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF A CFD-BASED SCREENING TOOL FOR VIV PREDICTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Turbulence Modelization in Hull-Rudder Interaction Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ramirez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Assier</w:t>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS COUPLED PROBLEMS, 8th International Conference on Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">30th China Hydrodrodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884026v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and validation for the cavitating flow around a NACA0015 hydrofoil</w:t>
               </w:r>
@@ -3343,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computationnal Methods in Marine Engineering - MARINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Göteborg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Methods In Marine Engineering, MARINE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, May 2019, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3533,90 +3516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient fluid-structure simulations in hydrodynamic appplications involving high Reynolds number and free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2019, Sitjes, Spain</w:t>
@@ -3639,4679 +3622,4649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse et l'optimisation parametrique en aviron et en kayak : verrous et codes de deverrouillage</w:t>
+                <w:t xml:space="preserve">L'option projet PariSci2024 : un pari scientifique et pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque SRPDL Sport et Recherche en Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RSPDL, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881119v1</w:t>
+                <w:t xml:space="preserve">hal-03380230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE GRID REFINEMENT FOR CONVERGENCE STUDIES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse et l'optimisation parametrique en aviron et en kayak : verrous et codes de deverrouillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">7ème colloque SRPDL Sport et Recherche en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSPDL, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571032v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seakeeping Prediction of the ONRT Tumblehome in Head Waves with Unsteady RANS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">ADAPTIVE GRID REFINEMENT FOR CONVERGENCE STUDIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Wackers</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Computational Methods in Marine Engineering - MARINE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569791v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS UNSTEADY APPROACH FOR FUTURE FLUTTER CALCULATIONS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Seakeeping Prediction of the ONRT Tumblehome in Head Waves with Unsteady RANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Soler</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovation in High Performance Sailing Yachts - INNOV'SAIL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
+              <w:t xml:space="preserve">VII International Conference on Computational Methods in Marine Engineering - MARINE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569420v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOWARDS UNSTEADY APPROACH FOR FUTURE FLUTTER CALCULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Innovation in High Performance Sailing Yachts - INNOV'SAIL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387792v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight Ahead Flow and Oblique Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISROMAC 2016 International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, Hawaï, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387789v1</w:t>
+                <w:t xml:space="preserve">hal-02567327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD Simulation of PMM Motion in Shallow Water for the DTC Container Ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ship Manoeuvring in Shallow and Confined Water - 4th MASHCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567298v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical features of cavitation models based on the simplified Rayleigh-Plesset equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Numerical Towing Tank Symposium - NuTTS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, St. Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulation of PMM Motion in Shallow Water for the DTC Container Ship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ship Manoeuvring in Shallow and Confined Water - 4th MASHCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567271v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight Ahead Flow and Oblique Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISROMAC 2016 International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567327v1</w:t>
+                <w:t xml:space="preserve">hal-02567298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF RANS AND DES METHODS FOR THE AHMED BODY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2016 - VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos,Crete, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured Grid Convergence Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Computational Mechanics, CCM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERIFICATION AND VALIDATION OF RESISTANCE AND PROPULSION COMPUTATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Ship Hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572184v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is happening around the KVLCC2?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations of the Cavitating and Non-Cavitating Flow around the Postdam Propeller Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Numerical Towing Tank Symposium (NuTTS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Cavitating Propeller Performance, SMP'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202593v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Splitting Procedure for the Resolution of the Volume Fraction for Unsteady Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Evaluate performances of a downwind sail: Comparison of two automatic trimming procedure, Steady and Complete Dynamic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuTTS 2015 18th Numerical Towing Tank Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">Marine 2015, VI International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202591v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure de time-splitting pour la résolution de la fraction volumique dans le cas d'écoulements instationnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Time-Splitting Procedure for the Resolution of the Volume Fraction for Unsteady Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NuTTS 2015 18th Numerical Towing Tank Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572170v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Turbulence Closures for the Wake Prediction of a Marine Propeller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+                <w:t xml:space="preserve">Procédure de time-splitting pour la résolution de la fraction volumique dans le cas d'écoulements instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Marine Propulsors, SMP'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3078.2160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202569v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluate performances of a downwind sail: Comparison of two automatic trimming procedure, Steady and Complete Dynamic method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+                <w:t xml:space="preserve">Influence of the Turbulence Closures for the Wake Prediction of a Marine Propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2015, VI International Conference on Computational Methods in Marine Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Marine Propulsors, SMP'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202576v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of the Cavitating and Non-Cavitating Flow around the Postdam Propeller Test Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is happening around the KVLCC2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Cavitating Propeller Performance, SMP'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
+              <w:t xml:space="preserve">18th Numerical Towing Tank Symposium (NuTTS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202570v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can adaptive mesh refinement produce grid-independent solutions for complex flows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation (ADMOS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FSI codes coupling with possible large added mass effects: applications to rigid and elongated flexible bodies in the maritime field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Problem 2015, VI International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of turbulence closures for the wake prediction of a marine propeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCOFTAC Workshop Direct and Large-Eddy Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de codes pour l’étude d’interactions fluide-structure de corps rigides dans le domaine de l’hydrodynamique navale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Yvin</w:t>
+                <w:t xml:space="preserve">VERIFICATION AND VALIDATION OF RESISTANCE AND PROPULSION COMPUTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Numerical Ship Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462974v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Container Ship in Shallow Water at Model Scale and Full Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Wake simulation of a marine propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Chinese National CFD Symposium on Ship and Offshore Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dalian, China</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202480v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URANS simulations of planar motion mechanism for two hulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Propeller Inflow Improving Device with Adaptive Grid Refinement Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Verification and Validation of Ship Manoeuvering Simulation Methods - SIMMAN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Computational Fluid Dynamics (ICCFD8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202720v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation chain in fluid-structure interaction for marine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Propeller Inflow Improving Device with Adaptive Grid Refinement Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Simulation of Container Ship in Shallow Water at Model Scale and Full Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Computational Fluid Dynamics (ICCFD8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Third Chinese National CFD Symposium on Ship and Offshore Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202466v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake simulation of a marine propeller</w:t>
+                <w:t xml:space="preserve">URANS simulations of planar motion mechanism for two hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Verification and Validation of Ship Manoeuvering Simulation Methods - SIMMAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202477v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Mechnanics in rowing: the case of the flow around the blades.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Couplage de codes pour l’étude d’interactions fluide-structure de corps rigides dans le domaine de l’hydrodynamique navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Engineering Association, ISEA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14es journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202451v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of the loads of podded propellers in waves: experimental and numerical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fluid Mechnanics in rowing: the case of the flow around the blades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rongere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Conference of the International Engineering Association, ISEA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Sheffield Hallam University, United Kingdom. pp.744-749, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202460v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+                <w:t xml:space="preserve">Dynamic behaviour of the loads of podded propellers in waves: experimental and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110249v1</w:t>
+                <w:t xml:space="preserve">hal-01202460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Hauville</w:t>
+                <w:t xml:space="preserve">Anisotropic refinement of hexahedral meshes for free-surface flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">The Fourth Tetrahedron Workshop on Grid Generation for Numerical Computations, TETRAHEDRON IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Verbania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158837v1</w:t>
+                <w:t xml:space="preserve">hal-01158842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid structure interaction analysis of an hydrofoil</w:t>
+                <w:t xml:space="preserve">Dynamic fluid-structure interaction of a foil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lothode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The V International Conference on Computational Methods in Marine Engineering - Marine 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158848v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Un algorithme implicite pour le couplage fluide-structure utilisant un maillage intermédiaire pour le transfert des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202435v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic refinement of hexahedral meshes for free-surface flow simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Co-simulation in fluid-structure interaction with rigid bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Tetrahedron Workshop on Grid Generation for Numerical Computations, TETRAHEDRON IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Verbania, Italy</w:t>
+              <w:t xml:space="preserve">16th Numerical Towing Tank Symposium (NuTTS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158842v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fluid-structure interaction of a foil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lothode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Roux</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158836v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme implicite pour le couplage fluide-structure utilisant un maillage intermédiaire pour le transfert des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+                <w:t xml:space="preserve">Fluid structure interaction analysis of an hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">The V International Conference on Computational Methods in Marine Engineering - Marine 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717839v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation in fluid-structure interaction with rigid bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Yvin</w:t>
+                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Numerical Towing Tank Symposium (NuTTS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158843v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage fluide-structure pour des applications hydrodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ieme biennale des mathématiques appliquées et industrielles - SMAI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seignosse, France</w:t>
@@ -8334,459 +8287,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des ecoulements visqueux à surface libre autour de bateaux en autopropulsion à l'aide d'interfaces glissantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Queutey</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158813v1</w:t>
+                <w:t xml:space="preserve">hal-02110249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Sliding Grids and Adaptive Grid Refinement for RANS Simulation of an Oscillating Car Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of Free Surface Viscous Flows around Self-propelled Ship with the help of Sliding Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012, Fluids Engeneering Summer Meeting, FEDSM2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPIT 2012, 11th International Conference on Computer Applications and Information Technology in the Maritime Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liege, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01158808v1</w:t>
+                <w:t xml:space="preserve">hal-01158806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better knowledge of the flow around rowing blade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul des ecoulements visqueux à surface libre autour de bateaux en autopropulsion à l'aide d'interfaces glissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 538, Physics of Sports 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158805v1</w:t>
+                <w:t xml:space="preserve">hal-01158813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CFD simulations for unsteady violent free surface flows : the case of the hydrodynamics around rowing blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th ONR Symposium on Naval Hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Gothenburg, Sweden</w:t>
@@ -8841,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8917,2147 +8895,2152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Free Surface Viscous Flows around Self-propelled Ship with the help of Sliding Grids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
+                <w:t xml:space="preserve">Simulation d'un foil avec interaction fluide-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPIT 2012, 11th International Conference on Computer Applications and Information Technology in the Maritime Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158806v1</w:t>
+                <w:t xml:space="preserve">hal-01158812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un foil avec interaction fluide-structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Sliding Grids and Adaptive Grid Refinement for RANS Simulation of an Oscillating Car Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012, Fluids Engeneering Summer Meeting, FEDSM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio Grande, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158812v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Unsteady Flow around an Oscillating Car Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards a better knowledge of the flow around rowing blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Bluff Body Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Kanpur, India</w:t>
+              <w:t xml:space="preserve">Euromech 538, Physics of Sports 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203227v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et simulations : démarche et étapes pour une meilleure connaissance de l'hydrodynamique des palettes d'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Measure and Simulation SMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2011160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady numerical simulations of downwind sails</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Unsteady Flow around an Oscillating Car Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd INNOV'SAIL International Conference on Innovation in High Performance Sailing Yachts · INNOV'SAIL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Bluff Body Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103810v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le calcul des efforts sur les palettes d'aviron en fonctionnement réel: les étapes de validation et de mise au point des outils numériques et expérimentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique d'un bateau amarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203187v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'un bateau amarré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers le calcul des efforts sur les palettes d'aviron en fonctionnement réel: les étapes de validation et de mise au point des outils numériques et expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Ory</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203178v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unsteady numerical simulations of downwind sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
+              <w:t xml:space="preserve">2nd INNOV'SAIL International Conference on Innovation in High Performance Sailing Yachts · INNOV'SAIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156301v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaçage ALE entre un solveur fluide et un modèle structure monodimensionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. De Nayer</w:t>
+                <w:t xml:space="preserve">Vers une meilleure connaissance de la force agissant sur les palettes d’aviron : des essais en bassin des carènes aux calculs de l’écoulement par CFD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR IFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156283v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure connaissance de la force agissant sur les palettes d’aviron : des essais en bassin des carènes aux calculs de l’écoulement par CFD.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New algorithms to speed up RANSE computations in hydrosynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th Numerical Towing Tank Symposium; NuTTS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cortona, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156273v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New algorithms to speed up RANSE computations in hydrosynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaçage ALE entre un solveur fluide et un modèle structure monodimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. De Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Numerical Towing Tank Symposium; NuTTS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cortona, Italie, France</w:t>
+              <w:t xml:space="preserve">Journées GDR IFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156300v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
+                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
+              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156249v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume De Nayer</w:t>
+                <w:t xml:space="preserve">Ship Motions in Moderate and Steep Waves with an Interface Capturing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th International Conference on HydroDynamics (ICHD08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156234v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANSE simulations of a naval combatant in head waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Computation of free-surface viscous flows at model and full-scale - A comparaison of two different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Numerical Towing Tank Symposium; NuTTS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">27th ONR Symposium on Naval hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156257v1</w:t>
+                <w:t xml:space="preserve">hal-01156263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Motions in Moderate and Steep Waves with an Interface Capturing Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">RANSE simulations of a naval combatant in head waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on HydroDynamics (ICHD08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th Numerical Towing Tank Symposium; NuTTS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156258v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of free-surface viscous flows at model and full-scale - A comparaison of two different approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.C. Raven</w:t>
+                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume De Nayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ONR Symposium on Naval hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156263v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupled VPP and CFD RANSE code for sailing yacht performance prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance Yacht Design Conference 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations d'écoulements cavitants et d'écoulements de tourbillons d'extrémité avec un solveur RANSE Volumes Finis non-structuré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156172v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage écoulement/mouvement au sein d'un solveur RANSE : applications à l'hydrodynamique navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11076,1497 +11059,1592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions écoulement/mouvement par une méthode RANSE avec adaptation locale de maillage application à l'étude du slamming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations d'écoulements cavitants et d'écoulements de tourbillons d'extrémité avec un solveur RANSE Volumes Finis non-structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AUM-AFM; Interaction Fluide-Structure / Transferts turbulents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">11ème Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156149v1</w:t>
+                <w:t xml:space="preserve">hal-01156172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of 2D cavitating flows ant tip vortex flows with an unstructured RANSE solver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions écoulement/mouvement par une méthode RANSE avec adaptation locale de maillage application à l'étude du slamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on cavitation CAV2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Wageningen, France</w:t>
+              <w:t xml:space="preserve">Journées AUM-AFM; Interaction Fluide-Structure / Transferts turbulents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156133v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'écoulements à surface libre autour de corps en mouvement avec adaptation locale de maillage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hay</w:t>
+                <w:t xml:space="preserve">Computation of 2D cavitating flows ant tip vortex flows with an unstructured RANSE solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on cavitation CAV2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Wageningen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156075v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des écoulements cavitants à l'aide du solveur ISIS-CFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Simulation d'écoulements à surface libre autour de corps en mouvement avec adaptation locale de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Dauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited conference - Journées d'échange SHF Simulation numérique des écoulements cavitants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chatou, France</w:t>
+              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156119v1</w:t>
+                <w:t xml:space="preserve">hal-01156075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-surface capturing RANSE simulations for moving bodies with adaptive mesh refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique des écoulements cavitants à l'aide du solveur ISIS-CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Osaka Colloquium on Viscous Fluid Dynamics in Ship and Ocean Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invited conference - Journées d'échange SHF Simulation numérique des écoulements cavitants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chatou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00773-005-0207-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01156088v1</w:t>
+                <w:t xml:space="preserve">hal-01156119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrodynamique et simulation numérique</w:t>
+                <w:t xml:space="preserve">Free-surface capturing RANSE simulations for moving bodies with adaptive mesh refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées de l'Hydraulique, Congrès de la Société Hydrotechnique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Osaka Colloquium on Viscous Fluid Dynamics in Ship and Ocean Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-005-0207-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156033v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH and Finite Volume simulations of a wedge water entry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biohydrodynamique et simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Offshore and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées de l'Hydraulique, Congrès de la Société Hydrotechnique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156045v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction écoulement-mouvement : simulation numérique d'un robot-anguille auto propulsé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPH and Finite Volume simulations of a wedge water entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AUM-AFM, la Mécanique dans les sciences de la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">14th International Offshore and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156035v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between fluid and self-propelled fish-like body motion</w:t>
+                <w:t xml:space="preserve">Interaction écoulement-mouvement : simulation numérique d'un robot-anguille auto propulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Conference on Flow-Induced Vibrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées AUM-AFM, la Mécanique dans les sciences de la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156034v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'écoulements autour de corps en mouvement</w:t>
+                <w:t xml:space="preserve">Interaction between fluid and self-propelled fish-like body motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées de l'Hydrodynamique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8th Int. Conference on Flow-Induced Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155984v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving bodies in viscous flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Numerical Towing Tank Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation d'écoulements autour de corps en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journées de l'Hydrodynamique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh adaptation and dynamic positioning for the efficient simulation of lifting hydrofoil flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Fluid-structure modeling of iceberg capsize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Richeux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Robin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 315, pp.119751. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119751⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 336, pp.121765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659314v3</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure modeling of iceberg capsize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesh adaptation and dynamic positioning for the efficient simulation of lifting hydrofoil flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Richeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 336, pp.121765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121765⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 315, pp.119751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161111v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659314v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Modern Sailing Challenges with a CFD-based Dynamic VPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Prémorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (01), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5957/jst/2024.9.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of the Flow Around Rigid and Flexible Hydrofoils for Wetted and Cavitating Flow Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pérali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12574,289 +12652,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (11), pp.111201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4065296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational fluid dynamics for naval hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 350 (S1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive grid refinement for ship resistance computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12865,3460 +12943,3460 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, pp.110969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.110969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ship maneuvering simulation with different propeller models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.58 - 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42241-022-0039-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of asynchronicity in the fluid-structure interaction domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.156-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2021.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (2), pp.1265-1287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CFD simulations of the flow around a full-scale rowing blade with realistic kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (4), pp.1105-1118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-018-0610-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Unsteady Approach For Future Flutter Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mouton</w:t>
+                <w:t xml:space="preserve">Added mass evaluation with a finite-volume solver for applications in fluid–structure interaction problems solved with co-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.528-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst.2018.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394876v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS-LES formulations for flow simulation around the Ahmed body</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+                <w:t xml:space="preserve">Towards Unsteady Approach For Future Flutter Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gan Bo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst.2018.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391167v1</w:t>
+                <w:t xml:space="preserve">hal-02394876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added mass evaluation with a finite-volume solver for applications in fluid–structure interaction problems solved with co-simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Yvin</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS-LES formulations for flow simulation around the Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.05.008⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391254v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight-Ahead Flow and Oblique Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can adaptive grid refinement produce grid-independent solutions for incompressible flows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.364-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147, pp.293-298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Mechanics in rowing: the case of the flow around the blades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">FSI investigation on stability of downwind sails with an automatic dynamic trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Innovation in High Performance Sailing Yachts - INNOVSAIL, 90, pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155452v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI investigation on stability of downwind sails with an automatic dynamic trimming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Combined refinement criteria for anisotropic grid refinement in free-surface flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155431v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined refinement criteria for anisotropic grid refinement in free-surface flow simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Fluid Mechanics in rowing: the case of the flow around the blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.12.019⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The Engineering of Sport 10 (72), pp.744-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155455v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Grids and Adaptive Grid Refinement for RANS Simulation of Ship-Propeller Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adaptive grid refinement for hydrodynamic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ship Technology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/str.2012.59.2.004⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145156v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et simulations: démarche et étapes pour une meilleure connaissance de l'hydrodynamique des palettes d'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Perspectives actuelles pour l'analyse, la simulation et la synthèse de mouvements sportifs, 75 (1), pp.85-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sm.075.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive grid refinement for hydrodynamic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sliding Grids and Adaptive Grid Refinement for RANS Simulation of Ship-Propeller Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.004⟩</w:t>
+              <w:t xml:space="preserve">Ship Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/str.2012.59.2.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145153v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 674, pp.196-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211201000649X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630756v1</w:t>
+                <w:t xml:space="preserve">hal-01145115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategies to speed up CFD computations with free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.041004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002211201000649X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145115v1</w:t>
+                <w:t xml:space="preserve">hal-00630756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré–Cosserat Equations for the Lighthill Three-dimensional Large Amplitude Elongated Body Theory: Application to Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (1), pp.47-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00332-009-9050-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of free-surface unsteadiness and viscous effects on oar blade hydrodynamic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (12), pp.1287-1298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640414.2010.485646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Dynamics of a three dimensional eel-like robot: comparisons with Navier-Stokes simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigations of the flow around an oar blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tro.2008.2006249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-007-0256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630753v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of the flow around an oar blade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Dynamics of a three dimensional eel-like robot: comparisons with Navier-Stokes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00773-007-0256-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.1274-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tro.2008.2006249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00699499v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction écoulement/mouvement par un solveur Navier-Stokes avec adaptation locale de maillage : application à l'étude du slamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (2), pp.151-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2007033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un robot-anguille auto-propulsé par résolution des équations de Navier-Stokes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-adaptive Navier-Stokes simulations of free-surface flows around moving bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2006033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-005-0207-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699474v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-adaptive Navier-Stokes simulations of free-surface flows around moving bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation d'un robot-anguille auto-propulsé par résolution des équations de Navier-Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00773-005-0207-0⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00699470v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for RANSE simulations of a self-propelled fish-like body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (7), pp.975-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2005.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohydrodynamique et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 91 (3), pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:200503006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16328,418 +16406,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Option projet : objectif compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses polytechniques et universitaires romandes (EPFL PRESS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prototyper pour renforcer l'expérience d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pédagogie universitaire, pp.201-228, 2024, 978-2-8323-2257-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55430/8021VA01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake Prediction of a Marine Propeller: The Role of the Turbulence Closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-256, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot anguille sous-marin en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Techniques de l'Ingénieur, pp.S 7 856: 1-16, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-s7856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16749,91 +16827,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 12 en date du 1er Janvier 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16845,113 +16923,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.011.S.P.2008.000.20900. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 11 en date du 1er Janvier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16963,113 +17041,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.010.S.P.2008.000.20900. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 10 en date du 1er Janvier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17081,113 +17159,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.009.S.P.2008.000.20900. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 9 en date du 1er Janvier 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17199,231 +17277,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.008.S.C.2008.000.10000. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 8 en date du 1er Janvier 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.007.S.C.2008.000.20900. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 6 en date du 12 juin 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17435,113 +17513,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DDN.FR.001.270011.005.S.C.2008.000.20900. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 7 en date du 1er Janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17553,113 +17631,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.006.S.C.2008.000.20900. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 5 en date du 31 décembre 2015. Titulaires ECN-CNRS, IDDN.FR.001.270011.004.S.C.2008.000.20900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17671,113 +17749,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.004.S.C.2008.000.20900. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt et dossier de valorisation du code de simulation ISIS-CFD, version 4 en date du 2 juillet 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17789,113 +17867,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.003.S.C.2008.000.20900. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel de simulation ISIS-CFD, version 3.0-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17907,113 +17985,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.002.S.C.2008.000.20900. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel de Simulation ISIS-CFD version 2.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18025,51 +18103,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.270011.001.S.P.2008.000.20900. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18079,241 +18157,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la salinité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Température et résistance à l'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention de Valery Kleshnev - 2013 Le regard d'un scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18323,100 +18401,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid/Motion interaction for solid and flexible bodies by resolution of the Navier-Stokes equations. Contribution to the numerical modelisation of cavitating flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes; Université de Nantes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03212382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18426,105 +18504,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution aux méthodes numériques pour l'interaction fluide-structure en hydrodynamique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Nantes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05510037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18671,51 +18749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7829" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Myskiw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2023.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Barber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wildy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102794v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685470v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Richeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661560v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wackers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramirez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Assier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guisnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3078.2160" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Yvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rongere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.06.126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23468" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramadan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72081" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kobus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011160" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naciri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Nayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Van" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Raven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156149v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-005-0207-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0V75JX7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659314v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119751" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121765" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979532v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.162" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110969" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-022-0039-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-018-0610-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Bo Deng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst.2018.07" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391254v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.05.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391218v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.290" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.12.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2012.59.2.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0085" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.09.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.485646" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-007-0256-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQ2R7690-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.05.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200503006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B1E7CE66858D0C87D3149AA8BB9FCF86E47AA49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391283v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_31" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056033v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565643v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394863v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565597v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155387v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515696v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515666v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03212382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05510037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Myskiw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Barber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wildy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2023.102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102794v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685470v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Richeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661560v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramirez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Assier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wackers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guisnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037984" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3078.2160" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.077" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Yvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rongere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.06.126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23468" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramadan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kobus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naciri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Nayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Raven" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-005-0207-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0V75JX7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121765" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659314v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.162" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-022-0039-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.03.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-018-0610-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.05.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Bo Deng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst.2018.07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.01.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.290" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.12.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2012.59.2.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.09.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.485646" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-007-0256-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQ2R7690-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699488v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.05.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200503006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B1E7CE66858D0C87D3149AA8BB9FCF86E47AA49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391283v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_31" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03212382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05510037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>