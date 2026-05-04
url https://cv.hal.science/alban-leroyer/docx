--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -458,230 +458,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamics analysis of a cubical body with 1DoF rotational motion: Experimental and numerical investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Fluid Dynamics as a performance aid tool in rowing: utopia or reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XI Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg (Ecosse), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/marine.2025.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085534v1</w:t>
+                <w:t xml:space="preserve">hal-05582222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics as a performance aid tool in rowing: utopia or reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamics analysis of a cubical body with 1DoF rotational motion: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Myskiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Conference on Computational Methods in Marine Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582222v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION AUTOMATISÉE DE LA RÉSISTANCE DES NAVIRES A L'AIDE DE MAILLAGES ADAPTATIFS</w:t>
               </w:r>
@@ -2768,418 +2768,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF A CFD-BASED SCREENING TOOL FOR VIV PREDICTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'option projet PariSci2024 : un pari scientifique et pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ramirez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS COUPLED PROBLEMS, 8th International Conference on Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884026v1</w:t>
+                <w:t xml:space="preserve">hal-03380230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bonnet</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF A CFD-BASED SCREENING TOOL FOR VIV PREDICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V A Yastrebov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Queutey</w:t>
+                <w:t xml:space="preserve">Ludovic Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS COUPLED PROBLEMS, 8th International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571877v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Structure Interaction and High-Performance Computing to serve sport performance in rowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ième Congrès Français de Mécanique, CFM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Turbulence Modelization in Hull-Rudder Interaction Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3188,556 +3158,586 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th China Hydrodrodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and validation for the cavitating flow around a NACA0015 hydrofoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V A Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Perali</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computationnal Methods in Marine Engineering - MARINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Göteborg, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654305v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Leaps forward for CFD Simulations of Hydrofoils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification and validation for the cavitating flow around a NACA0015 hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mallol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Methods In Marine Engineering, MARINE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, May 2019, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Computationnal Methods in Marine Engineering - MARINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Göteborg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059889v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient fluid-structure simulations in hydrodynamic appplications involving high Reynolds number and free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Several Leaps forward for CFD Simulations of Hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2019, Sitjes, Spain</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Methods In Marine Engineering, MARINE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, May 2019, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056535v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'option projet PariSci2024 : un pari scientifique et pédagogique</w:t>
+                <w:t xml:space="preserve">Efficient fluid-structure simulations in hydrodynamic appplications involving high Reynolds number and free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2019, Sitjes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380230v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse et l'optimisation parametrique en aviron et en kayak : verrous et codes de deverrouillage</w:t>
               </w:r>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seakeeping Prediction of the ONRT Tumblehome in Head Waves with Unsteady RANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Conference on Computational Methods in Marine Engineering - MARINE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
@@ -4081,51 +4081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4161,161 +4161,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight Ahead Flow and Oblique Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISROMAC 2016 International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567327v1</w:t>
+                <w:t xml:space="preserve">hal-01387792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Simulation of PMM Motion in Shallow Water for the DTC Container Ship</w:t>
               </w:r>
@@ -4340,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,847 +4381,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical features of cavitation models based on the simplified Rayleigh-Plesset equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ramirez</w:t>
+                <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight Ahead Flow and Oblique Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Numerical Towing Tank Symposium - NuTTS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISROMAC 2016 International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, Hawaï, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569359v1</w:t>
+                <w:t xml:space="preserve">hal-02567327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical features of cavitation models based on the simplified Rayleigh-Plesset equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rouffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">19th Numerical Towing Tank Symposium - NuTTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, St. Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387789v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t>
+                <w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">11th conference of the International Sports Engineering Association, ISEA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567298v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF RANS AND DES METHODS FOR THE AHMED BODY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of High-Performance Computing in nautical sports with a focus in hydrodynamics on rowing and kayaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016 - VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos,Crete, Italy</w:t>
+              <w:t xml:space="preserve">Sports Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874819v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured Grid Convergence Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASSESSMENT OF RANS AND DES METHODS FOR THE AHMED BODY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Computational Mechanics, CCM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016 - VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos,Crete, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567256v1</w:t>
+                <w:t xml:space="preserve">hal-02874819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards performance optimisation in kayak using CFD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unstructured Grid Convergence Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Computational Mechanics, CCM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387792v1</w:t>
+                <w:t xml:space="preserve">hal-02567256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of the Cavitating and Non-Cavitating Flow around the Postdam Propeller Test Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VERIFICATION AND VALIDATION OF RESISTANCE AND PROPULSION COMPUTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Cavitating Propeller Performance, SMP'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
+              <w:t xml:space="preserve">Numerical Ship Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202570v1</w:t>
+                <w:t xml:space="preserve">hal-02572184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate performances of a downwind sail: Comparison of two automatic trimming procedure, Steady and Complete Dynamic method</w:t>
               </w:r>
@@ -5348,552 +5348,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Splitting Procedure for the Resolution of the Volume Fraction for Unsteady Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of the Cavitating and Non-Cavitating Flow around the Postdam Propeller Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuTTS 2015 18th Numerical Towing Tank Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Cavitating Propeller Performance, SMP'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202591v1</w:t>
+                <w:t xml:space="preserve">hal-01202570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure de time-splitting pour la résolution de la fraction volumique dans le cas d'écoulements instationnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Time-Splitting Procedure for the Resolution of the Volume Fraction for Unsteady Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Wackers</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NuTTS 2015 18th Numerical Towing Tank Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572170v1</w:t>
+                <w:t xml:space="preserve">hal-01202591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Turbulence Closures for the Wake Prediction of a Marine Propeller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+                <w:t xml:space="preserve">Procédure de time-splitting pour la résolution de la fraction volumique dans le cas d'écoulements instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Marine Propulsors, SMP'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3078.2160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202569v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is happening around the KVLCC2?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Influence of the Turbulence Closures for the Wake Prediction of a Marine Propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Numerical Towing Tank Symposium (NuTTS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Marine Propulsors, SMP'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202593v1</w:t>
+                <w:t xml:space="preserve">hal-01202569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can adaptive mesh refinement produce grid-independent solutions for complex flows?</w:t>
+                <w:t xml:space="preserve">What is happening around the KVLCC2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
@@ -5928,453 +5928,453 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation (ADMOS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Numerical Towing Tank Symposium (NuTTS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cortona, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202713v1</w:t>
+                <w:t xml:space="preserve">hal-01202593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FSI codes coupling with possible large added mass effects: applications to rigid and elongated flexible bodies in the maritime field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can adaptive mesh refinement produce grid-independent solutions for complex flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problem 2015, VI International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation (ADMOS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202582v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of turbulence closures for the wake prediction of a marine propeller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient FSI codes coupling with possible large added mass effects: applications to rigid and elongated flexible bodies in the maritime field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Workshop Direct and Large-Eddy Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Coupled Problem 2015, VI International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202566v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERIFICATION AND VALIDATION OF RESISTANCE AND PROPULSION COMPUTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of turbulence closures for the wake prediction of a marine propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Queutey</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Ship Hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ERCOFTAC Workshop Direct and Large-Eddy Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572184v1</w:t>
+                <w:t xml:space="preserve">hal-01202566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake simulation of a marine propeller</w:t>
               </w:r>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation chain in fluid-structure interaction for marine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de codes pour l’étude d’interactions fluide-structure de corps rigides dans le domaine de l’hydrodynamique navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Mechnanics in rowing: the case of the flow around the blades.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,1934 +7338,1934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic refinement of hexahedral meshes for free-surface flow simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Queutey</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Tetrahedron Workshop on Grid Generation for Numerical Computations, TETRAHEDRON IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Verbania, Italy</w:t>
+              <w:t xml:space="preserve">Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158842v1</w:t>
+                <w:t xml:space="preserve">hal-02110249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fluid-structure interaction of a foil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Roux</w:t>
+                <w:t xml:space="preserve">Anisotropic refinement of hexahedral meshes for free-surface flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">The Fourth Tetrahedron Workshop on Grid Generation for Numerical Computations, TETRAHEDRON IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Verbania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158836v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme implicite pour le couplage fluide-structure utilisant un maillage intermédiaire pour le transfert des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fluid-structure interaction of a foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ramadan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+                <w:t xml:space="preserve">Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717839v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation in fluid-structure interaction with rigid bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Yvin</w:t>
+                <w:t xml:space="preserve">Un algorithme implicite pour le couplage fluide-structure utilisant un maillage intermédiaire pour le transfert des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Numerical Towing Tank Symposium (NuTTS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Duisburg, Germany</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158843v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Hauville</w:t>
+                <w:t xml:space="preserve">Co-simulation in fluid-structure interaction with rigid bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">16th Numerical Towing Tank Symposium (NuTTS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158837v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid structure interaction analysis of an hydrofoil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lothode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The V International Conference on Computational Methods in Marine Engineering - Marine 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158848v1</w:t>
+                <w:t xml:space="preserve">hal-01158837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Fluid structure interaction analysis of an hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Hauville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Augier</w:t>
+                <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The V International Conference on Computational Methods in Marine Engineering - Marine 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202435v1</w:t>
+                <w:t xml:space="preserve">hal-01158848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage fluide-structure pour des applications hydrodynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G.B. Deng</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ieme biennale des mathématiques appliquées et industrielles - SMAI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158845v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage fluide-structure pour des applications hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">6ieme biennale des mathématiques appliquées et industrielles - SMAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110249v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Free Surface Viscous Flows around Self-propelled Ship with the help of Sliding Grids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Sliding Grids and Adaptive Grid Refinement for RANS Simulation of an Oscillating Car Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPIT 2012, 11th International Conference on Computer Applications and Information Technology in the Maritime Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012, Fluids Engeneering Summer Meeting, FEDSM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rio Grande, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2012-72081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158806v1</w:t>
+                <w:t xml:space="preserve">hal-01158808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des ecoulements visqueux à surface libre autour de bateaux en autopropulsion à l'aide d'interfaces glissantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better knowledge of the flow around rowing blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">Euromech 538, Physics of Sports 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158813v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of CFD simulations for unsteady violent free surface flows : the case of the hydrodynamics around rowing blades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of Free Surface Viscous Flows around Self-propelled Ship with the help of Sliding Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ONR Symposium on Naval Hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">COMPIT 2012, 11th International Conference on Computer Applications and Information Technology in the Maritime Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158810v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analysis of a LNGC Carrier in Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul des ecoulements visqueux à surface libre autour de bateaux en autopropulsion à l'aide d'interfaces glissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Ocean, Offshore and Artic Engineering, OMAE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158807v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un foil avec interaction fluide-structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dorez</w:t>
+                <w:t xml:space="preserve">Validation of CFD simulations for unsteady violent free surface flows : the case of the hydrodynamics around rowing blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">29th ONR Symposium on Naval Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158812v1</w:t>
+                <w:t xml:space="preserve">hal-01158810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Sliding Grids and Adaptive Grid Refinement for RANS Simulation of an Oscillating Car Model</w:t>
+                <w:t xml:space="preserve">CFD Analysis of a LNGC Carrier in Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012, Fluids Engeneering Summer Meeting, FEDSM2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st International Conference on Ocean, Offshore and Artic Engineering, OMAE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158808v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better knowledge of the flow around rowing blade</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation d'un foil avec interaction fluide-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 538, Physics of Sports 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158805v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et simulations : démarche et étapes pour une meilleure connaissance de l'hydrodynamique des palettes d'aviron</w:t>
               </w:r>
@@ -9457,947 +9457,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'un bateau amarré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers le calcul des efforts sur les palettes d'aviron en fonctionnement réel: les étapes de validation et de mise au point des outils numériques et expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Ory</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203178v1</w:t>
+                <w:t xml:space="preserve">hal-01203187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le calcul des efforts sur les palettes d'aviron en fonctionnement réel: les étapes de validation et de mise au point des outils numériques et expérimentaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unsteady numerical simulations of downwind sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd INNOV'SAIL International Conference on Innovation in High Performance Sailing Yachts · INNOV'SAIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203187v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady numerical simulations of downwind sails</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique d'un bateau amarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd INNOV'SAIL International Conference on Innovation in High Performance Sailing Yachts · INNOV'SAIL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103810v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure connaissance de la force agissant sur les palettes d’aviron : des essais en bassin des carènes aux calculs de l’écoulement par CFD.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Barre</w:t>
+                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Kobus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156273v1</w:t>
+                <w:t xml:space="preserve">hal-01156301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New algorithms to speed up RANSE computations in hydrosynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaçage ALE entre un solveur fluide et un modèle structure monodimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. De Nayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Numerical Towing Tank Symposium; NuTTS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cortona, Italie, France</w:t>
+              <w:t xml:space="preserve">Journées GDR IFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156300v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaçage ALE entre un solveur fluide et un modèle structure monodimensionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. De Nayer</w:t>
+                <w:t xml:space="preserve">Vers une meilleure connaissance de la force agissant sur les palettes d’aviron : des essais en bassin des carènes aux calculs de l’écoulement par CFD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR IFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156283v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
+                <w:t xml:space="preserve">New algorithms to speed up RANSE computations in hydrosynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
+              <w:t xml:space="preserve">12th Numerical Towing Tank Symposium; NuTTS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cortona, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156301v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Motions in Moderate and Steep Waves with an Interface Capturing Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Queutey</w:t>
+                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on HydroDynamics (ICHD08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156258v1</w:t>
+                <w:t xml:space="preserve">hal-01156249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of free-surface viscous flows at model and full-scale - A comparaison of two different approaches</w:t>
               </w:r>
@@ -10435,51 +10422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ONR Symposium on Naval hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
@@ -10502,679 +10489,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANSE simulations of a naval combatant in head waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Ship Motions in Moderate and Steep Waves with an Interface Capturing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Deng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Numerical Towing Tank Symposium; NuTTS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on HydroDynamics (ICHD08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156257v1</w:t>
+                <w:t xml:space="preserve">hal-01156258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume De Nayer</w:t>
+                <w:t xml:space="preserve">RANSE simulations of a naval combatant in head waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">11th Numerical Towing Tank Symposium; NuTTS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156234v1</w:t>
+                <w:t xml:space="preserve">hal-01156257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly coupled VPP and CFD RANSE code for sailing yacht performance prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
+                <w:t xml:space="preserve">Large deformations on elongated bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume De Nayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Yacht Design Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156261v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly coupled VPP and CFD RANSE code for sailing yacht performance prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
+              <w:t xml:space="preserve">High Performance Yacht Design Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156249v1</w:t>
+                <w:t xml:space="preserve">hal-01156261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage écoulement/mouvement au sein d'un solveur RANSE : applications à l'hydrodynamique navale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations d'écoulements cavitants et d'écoulements de tourbillons d'extrémité avec un solveur RANSE Volumes Finis non-structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">11ème Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156198v1</w:t>
+                <w:t xml:space="preserve">hal-01156172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations d'écoulements cavitants et d'écoulements de tourbillons d'extrémité avec un solveur RANSE Volumes Finis non-structuré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage écoulement/mouvement au sein d'un solveur RANSE : applications à l'hydrodynamique navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">11es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156172v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions écoulement/mouvement par une méthode RANSE avec adaptation locale de maillage application à l'étude du slamming</w:t>
               </w:r>
@@ -11242,64 +11242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of 2D cavitating flows ant tip vortex flows with an unstructured RANSE solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11471,51 +11471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited conference - Journées d'échange SHF Simulation numérique des écoulements cavitants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12226,278 +12226,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure modeling of iceberg capsize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
+                <w:t xml:space="preserve">Mesh adaptation and dynamic positioning for the efficient simulation of lifting hydrofoil flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Richeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 336, pp.121765. </w:t>
+              <w:t xml:space="preserve">, 2025, 315, pp.119751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161111v1</w:t>
+                <w:t xml:space="preserve">hal-04659314v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh adaptation and dynamic positioning for the efficient simulation of lifting hydrofoil flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Fluid-structure modeling of iceberg capsize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Pinho Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 315, pp.119751. </w:t>
+              <w:t xml:space="preserve">, 2025, 336, pp.121765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.121765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659314v3</w:t>
+                <w:t xml:space="preserve">hal-05161111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Modern Sailing Challenges with a CFD-based Dynamic VPP</w:t>
               </w:r>
@@ -12613,77 +12613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of the Flow Around Rigid and Flexible Hydrofoils for Wetted and Cavitating Flow Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pérali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13132,90 +13132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of asynchronicity in the fluid-structure interaction domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.156-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13383,51 +13383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CFD simulations of the flow around a full-scale rowing blade with realistic kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13513,90 +13513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added mass evaluation with a finite-volume solver for applications in fluid–structure interaction problems solved with co-simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.528-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13977,51 +13977,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391218v1</w:t>
@@ -14111,51 +14111,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.364-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565571v1</w:t>
@@ -14205,64 +14205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147, pp.293-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14290,1178 +14290,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI investigation on stability of downwind sails with an automatic dynamic trimming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Fluid Mechanics in rowing: the case of the flow around the blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The Engineering of Sport 10 (72), pp.744-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155431v1</w:t>
+                <w:t xml:space="preserve">hal-01155452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined refinement criteria for anisotropic grid refinement in free-surface flow simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">FSI investigation on stability of downwind sails with an automatic dynamic trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Innovation in High Performance Sailing Yachts - INNOVSAIL, 90, pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155455v1</w:t>
+                <w:t xml:space="preserve">hal-01155431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Mechanics in rowing: the case of the flow around the blades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Combined refinement criteria for anisotropic grid refinement in free-surface flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155452v1</w:t>
+                <w:t xml:space="preserve">hal-01155455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive grid refinement for hydrodynamic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding Grids and Adaptive Grid Refinement for RANS Simulation of Ship-Propeller Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55, pp.85-100. </w:t>
+              <w:t xml:space="preserve">Ship Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/str.2012.59.2.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145153v1</w:t>
+                <w:t xml:space="preserve">hal-01145156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et simulations: démarche et étapes pour une meilleure connaissance de l'hydrodynamique des palettes d'aviron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive grid refinement for hydrodynamic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Perspectives actuelles pour l'analyse, la simulation et la synthèse de mouvements sportifs, 75 (1), pp.85-97. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.85-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sm.075.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145157v1</w:t>
+                <w:t xml:space="preserve">hal-01145153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Grids and Adaptive Grid Refinement for RANS Simulation of Ship-Propeller Interaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures et simulations: démarche et étapes pour une meilleure connaissance de l'hydrodynamique des palettes d'aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ship Technology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Perspectives actuelles pour l'analyse, la simulation et la synthèse de mouvements sportifs, 75 (1), pp.85-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/str.2012.59.2.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sm.075.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145156v1</w:t>
+                <w:t xml:space="preserve">hal-01145157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Candelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Guillaume de Nayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 674, pp.196-226. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.041004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002211201000649X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145115v1</w:t>
+                <w:t xml:space="preserve">hal-00630756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies to speed up CFD computations with free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional extension of Lighthill's large-amplitude elongated-body theory of fish locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2011.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 674, pp.196-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002211201000649X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145125v1</w:t>
+                <w:t xml:space="preserve">hal-01145115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical strategies to speed up CFD computations with free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.041004. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2011.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630756v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré–Cosserat Equations for the Lighthill Three-dimensional Large Amplitude Elongated Body Theory: Application to Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15631,273 +15631,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of the flow around an oar blade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Dynamics of a three dimensional eel-like robot: comparisons with Navier-Stokes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.1274-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00773-007-0256-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tro.2008.2006249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699499v1</w:t>
+                <w:t xml:space="preserve">hal-00630753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Dynamics of a three dimensional eel-like robot: comparisons with Navier-Stokes simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigations of the flow around an oar blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-007-0256-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tro.2008.2006249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630753v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction écoulement/mouvement par un solveur Navier-Stokes avec adaptation locale de maillage : application à l'étude du slamming</w:t>
               </w:r>
@@ -16446,51 +16446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16580,51 +16580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16675,51 +16675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot anguille sous-marin en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17916,51 +17916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel de simulation ISIS-CFD, version 3.0-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18034,51 +18034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel de Simulation ISIS-CFD version 2.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18749,51 +18749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Myskiw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Barber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wildy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2023.102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102794v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685470v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Richeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661560v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramirez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Assier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wackers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guisnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037984" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3078.2160" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.077" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Yvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rongere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.06.126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23468" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramadan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kobus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naciri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Nayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Raven" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-005-0207-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0V75JX7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121765" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659314v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.162" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-022-0039-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.03.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-018-0610-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.05.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Bo Deng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst.2018.07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.01.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.290" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.12.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2012.59.2.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.09.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.485646" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-007-0256-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQ2R7690-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699488v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.05.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200503006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B1E7CE66858D0C87D3149AA8BB9FCF86E47AA49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391283v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_31" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03212382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05510037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Myskiw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Barber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wildy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2023.102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102794v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685470v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Richeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661560v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramirez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Assier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wackers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3078.2160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Yvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rongere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.06.126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23468" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kobus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naciri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Nayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Raven" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156198v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-005-0207-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0V75JX7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659314v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119751" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121765" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.162" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-022-0039-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.03.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-018-0610-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.05.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Bo Deng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst.2018.07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.01.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.290" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.12.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2012.59.2.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.09.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.485646" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-007-0256-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQ2R7690-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699488v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.05.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200503006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B1E7CE66858D0C87D3149AA8BB9FCF86E47AA49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391283v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_31" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03212382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05510037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>