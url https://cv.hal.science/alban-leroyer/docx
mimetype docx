--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -458,230 +458,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics as a performance aid tool in rowing: utopia or reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamics analysis of a cubical body with 1DoF rotational motion: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Myskiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Conference on Computational Methods in Marine Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582222v1</w:t>
+                <w:t xml:space="preserve">hal-05085534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamics analysis of a cubical body with 1DoF rotational motion: Experimental and numerical investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Fluid Dynamics as a performance aid tool in rowing: utopia or reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XI Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edimbourg (Ecosse), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/marine.2025.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085534v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION AUTOMATISÉE DE LA RÉSISTANCE DES NAVIRES A L'AIDE DE MAILLAGES ADAPTATIFS</w:t>
               </w:r>
@@ -1240,286 +1240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the source of glacial earthquakes: numerical modelling of the response of a tide-water glacier to the capsize of an instable iceberg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+                <w:t xml:space="preserve">Towards industrial use of anisotropic hexahedral mesh adaptation for hydrodynamic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM International Meshing Roundtable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506085v1</w:t>
+                <w:t xml:space="preserve">hal-03978422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards industrial use of anisotropic hexahedral mesh adaptation for hydrodynamic flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Modelling the source of glacial earthquakes: numerical modelling of the response of a tide-water glacier to the capsize of an instable iceberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM International Meshing Roundtable 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978422v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-simulation CFD / structures élancées</w:t>
               </w:r>
@@ -1624,289 +1624,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI co-simulation around elongated bodies with a minimal intrusive interface for the beam solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starting off the right foot with foil sock approach and AGR criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Richeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Prémorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055748v1</w:t>
+                <w:t xml:space="preserve">hal-03719632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship maneuvering simulation with CFD approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards automated computation with uncertainty estimation for industrial simulation of ship flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">WCCM-APCOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685470v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards automatic resistance evaluation using mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1928,336 +1928,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Richeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting off the right foot with foil sock approach and AGR criterion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FSI co-simulation around elongated bodies with a minimal intrusive interface for the beam solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David de Prémorel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Numerical Towing Tank Symposium (NuTTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719632v1</w:t>
+                <w:t xml:space="preserve">hal-04055748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automated computation with uncertainty estimation for industrial simulation of ship flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ship maneuvering simulation with CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Raymond</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-APCOM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, online, Japan</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661560v2</w:t>
+                <w:t xml:space="preserve">hal-03685470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation Fluid Dynamics based model for a better prediction of fluid forces acting on iceberg capsize</w:t>
               </w:r>
@@ -2282,64 +2282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,64 +2515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the source of glacial earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,394 +4256,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulation of PMM Motion in Shallow Water for the DTC Container Ship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.B. Deng</w:t>
+                <w:t xml:space="preserve">Numerical features of cavitation models based on the simplified Rayleigh-Plesset equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ship Manoeuvring in Shallow and Confined Water - 4th MASHCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">19th Numerical Towing Tank Symposium - NuTTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, St. Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567271v1</w:t>
+                <w:t xml:space="preserve">hal-02569359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight Ahead Flow and Oblique Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD Simulation of PMM Motion in Shallow Water for the DTC Container Ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISROMAC 2016 International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Ship Manoeuvring in Shallow and Confined Water - 4th MASHCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hambourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567327v1</w:t>
+                <w:t xml:space="preserve">hal-02567271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical features of cavitation models based on the simplified Rayleigh-Plesset equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ramirez</w:t>
+                <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight Ahead Flow and Oblique Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Numerical Towing Tank Symposium - NuTTS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISROMAC 2016 International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, Hawaï, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569359v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Optimization Using Unsteady CFD Simulation Around Kayak Hull</w:t>
               </w:r>
@@ -5974,204 +5974,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can adaptive mesh refinement produce grid-independent solutions for complex flows?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Influence of turbulence closures for the wake prediction of a marine propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation (ADMOS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Workshop Direct and Large-Eddy Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202713v1</w:t>
+                <w:t xml:space="preserve">hal-01202566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FSI codes coupling with possible large added mass effects: applications to rigid and elongated flexible bodies in the maritime field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,231 +6190,240 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Problem 2015, VI International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of turbulence closures for the wake prediction of a marine propeller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can adaptive mesh refinement produce grid-independent solutions for complex flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Workshop Direct and Large-Eddy Simulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation (ADMOS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202566v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake simulation of a marine propeller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Propeller Inflow Improving Device with Adaptive Grid Refinement Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6433,122 +6433,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Computational Fluid Dynamics (ICCFD8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202477v1</w:t>
+                <w:t xml:space="preserve">hal-01202466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Propeller Inflow Improving Device with Adaptive Grid Refinement Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake simulation of a marine propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6558,103 +6558,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Computational Fluid Dynamics (ICCFD8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chengdu, China</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202466v1</w:t>
+                <w:t xml:space="preserve">hal-01202477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation chain in fluid-structure interaction for marine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de codes pour l’étude d’interactions fluide-structure de corps rigides dans le domaine de l’hydrodynamique navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,295 +7070,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Mechnanics in rowing: the case of the flow around the blades.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Dynamic behaviour of the loads of podded propellers in waves: experimental and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Engineering Association, ISEA 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202451v1</w:t>
+                <w:t xml:space="preserve">hal-01202460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of the loads of podded propellers in waves: experimental and numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid Mechnanics in rowing: the case of the flow around the blades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rongere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Ocean, Offshore and Artic Engineering (OMAE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Conference of the International Engineering Association, ISEA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Sheffield Hallam University, United Kingdom. pp.744-749, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/OMAE2014-23468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202460v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
               </w:r>
@@ -7814,51 +7814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-simulation in fluid-structure interaction with rigid bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,411 +7903,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lothode</w:t>
+                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hauville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158837v1</w:t>
+                <w:t xml:space="preserve">hal-01202435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid structure interaction analysis of an hydrofoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FSI Investigation on Stability of Downwind Sails with an Automatic Dynamic Trimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lothode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Durand</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The V International Conference on Computational Methods in Marine Engineering - Marine 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158848v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fluid structure coupling of yacht sails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Fluid structure interaction analysis of an hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lothode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Augier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Coupled Problems in Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The V International Conference on Computational Methods in Marine Engineering - Marine 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202435v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage fluide-structure pour des applications hydrodynamiques</w:t>
               </w:r>
@@ -9152,51 +9152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lothode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,64 +9610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10364,273 +10364,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of free-surface viscous flows at model and full-scale - A comparaison of two different approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.C. Raven</w:t>
+                <w:t xml:space="preserve">Ship Motions in Moderate and Steep Waves with an Interface Capturing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ONR Symposium on Naval hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on HydroDynamics (ICHD08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156263v1</w:t>
+                <w:t xml:space="preserve">hal-01156258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Motions in Moderate and Steep Waves with an Interface Capturing Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of free-surface viscous flows at model and full-scale - A comparaison of two different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on HydroDynamics (ICHD08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">27th ONR Symposium on Naval hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156258v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSE simulations of a naval combatant in head waves</w:t>
               </w:r>
@@ -11745,230 +11745,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH and Finite Volume simulations of a wedge water entry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction écoulement-mouvement : simulation numérique d'un robot-anguille auto propulsé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Offshore and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
+              <w:t xml:space="preserve">Journées AUM-AFM, la Mécanique dans les sciences de la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156045v1</w:t>
+                <w:t xml:space="preserve">hal-01156035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction écoulement-mouvement : simulation numérique d'un robot-anguille auto propulsé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPH and Finite Volume simulations of a wedge water entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AUM-AFM, la Mécanique dans les sciences de la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">14th International Offshore and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156035v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between fluid and self-propelled fish-like body motion</w:t>
               </w:r>
@@ -12258,51 +12258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Richeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13249,64 +13249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13513,51 +13513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added mass evaluation with a finite-volume solver for applications in fluid–structure interaction problems solved with co-simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13624,295 +13624,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Unsteady Approach For Future Flutter Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mouton</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS-LES formulations for flow simulation around the Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Soler</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/jst.2018.07⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394876v1</w:t>
+                <w:t xml:space="preserve">hal-02391167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS-LES formulations for flow simulation around the Ahmed body</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+                <w:t xml:space="preserve">Towards Unsteady Approach For Future Flutter Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gan Bo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176, pp.302-319. </w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst.2018.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391167v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations for the Wake Prediction of a Marine Propeller in Straight-Ahead Flow and Oblique Flow</w:t>
               </w:r>
@@ -13977,51 +13977,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4037984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391218v1</w:t>
@@ -14111,51 +14111,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.364-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565571v1</w:t>
@@ -14375,51 +14375,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, The Engineering of Sport 10 (72), pp.744-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155452v1</w:t>
@@ -14509,51 +14509,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Innovation in High Performance Sailing Yachts - INNOVSAIL, 90, pp.129-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155431v1</w:t>
@@ -18749,51 +18749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Myskiw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Barber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wildy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2023.102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102794v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685470v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Richeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661560v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramirez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Assier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wackers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3078.2160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Yvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rongere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.06.126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23468" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kobus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naciri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Nayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Raven" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156198v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-005-0207-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0V75JX7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659314v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119751" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121765" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.162" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-022-0039-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.03.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-018-0610-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.05.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Bo Deng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst.2018.07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.01.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.290" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.12.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2012.59.2.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.09.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.485646" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-007-0256-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQ2R7690-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699488v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.05.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200503006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B1E7CE66858D0C87D3149AA8BB9FCF86E47AA49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391283v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_31" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03212382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05510037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fawaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Myskiw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Barber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wildy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Pr&#233;morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2023.102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102794v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Richeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661560v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685470v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Deng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ramirez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Assier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wackers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mallol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guisnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037984" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouffet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3078.2160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Yvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.04.077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rongere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.06.126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothode" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lothode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ramadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.09.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158848v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2012-72081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kobus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2011160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naciri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Nayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kobus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Van" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Raven" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Nayer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156198v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-005-0207-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0V75JX7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659314v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119751" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121765" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P&#233;rali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.162" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.110969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-022-0039-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2021.03.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-018-0610-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.05.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Bo Deng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst.2018.07" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.290" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.12.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/str.2012.59.2.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000649X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2011.09.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.485646" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-007-0256-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZQ2R7690-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699488v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.05.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200503006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B1E7CE66858D0C87D3149AA8BB9FCF86E47AA49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391283v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_31" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394863v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03212382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05510037v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>