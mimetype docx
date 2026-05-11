--- v0 (2026-03-30)
+++ v1 (2026-05-11)
@@ -1800,51 +1800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9D7463B"/>
+    <w:nsid w:val="B08ABC45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>