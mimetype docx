--- v1 (2026-05-11)
+++ v2 (2026-06-03)
@@ -132,1607 +132,2541 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial à trois voix. De Vincennes à Saint-Denis, près d'un demi-siècle de Pratiques de formation/Analyses (1977-2023)</w:t>
+                <w:t xml:space="preserve">Des objets-frontières d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Laot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue LEeE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Varia, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48325/rleee.varia.001.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315169v1</w:t>
+                <w:t xml:space="preserve">hal-05632180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pratiques évaluatives et le HCERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pratiques d'évaluation et transformations, 1 (16), pp.181-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation comme une activité illustratrice de crises : une place pour l’inanticipable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La recherche en éducation et formation à l’épreuve de l’inanticipable, N° 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hr4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des récits pour de futures configurations des normes à partir de leurs perceptions et de la reconnaissance et validation des acquis de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Analyse de pratiques, évaluation et rapport à la (aux) norme(s) : quels risques ? de déprofessionnalisation(s)?, N° 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fse⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluateurs d’hier et de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'identité en question, n° 1 (1), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arse.231.0286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial à trois voix. De Vincennes à Saint-Denis, près d'un demi-siècle de Pratiques de formation/Analyses (1977-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 66, https://www.pratiquesdeformation.fr/76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la valeur en éducation et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 51, pp.69-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pensereduc.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation formatrice, rythmes et travail de groupes à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florbela Da Costa Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gremion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence évaluative et évaluation artificielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Chat compte pour moi/elle.lui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du Réseau de la Pédagogie Mardi 25 février 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut catholique de Lille; Réseau de la pédagogique de l'ICL, Feb 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'Association française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967764v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Evaluation in Human Discourse: Between Stereotypes and Experiential Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intelligence évaluative et évaluation artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albin Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generics and stereotypes in discourse A cross-disciplinary perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leiden University (universiteitleiden.nl); Laure Gardelle; Naomi Truan; Ismaël Zaïdi, Jun 2025, Leiden (Netherlands), Netherlands</w:t>
+              <w:t xml:space="preserve">Webinaire du Réseau de la Pédagogie Mardi 25 février 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Lille; Réseau de la pédagogique de l'ICL, Feb 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100714v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expressions axiologiques dans l’espace public : un pendant critique aux normes sociétales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Animal Evaluation in Human Discourse: Between Stereotypes and Experiential Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transmission normative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiara Lastraioli (Chercheur au Centre d’Étude supérieur de la Renaissance, Université de Tours), Samuel Renier (MCF en sciences de l’éducation, Université de Tours), et Cyril Sintez (MCF HDR en droit privé, Université d’Orléans), Jun 2025, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Generics and stereotypes in discourse A cross-disciplinary perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University (universiteitleiden.nl); Laure Gardelle; Naomi Truan; Ismaël Zaïdi, Jun 2025, Leiden (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099924v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est la crise&amp;quot; Un contexte de valeurs en tension dans l'évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les expressions axiologiques dans l’espace public : un pendant critique aux normes sociétales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence 2 du cycle de conférences 2023-2024 de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section Suisse de l'ADMEE Europe, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">La transmission normative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Lastraioli (Chercheur au Centre d’Étude supérieur de la Renaissance, Université de Tours), Samuel Renier (MCF en sciences de l’éducation, Université de Tours), et Cyril Sintez (MCF HDR en droit privé, Université d’Orléans), Jun 2025, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531800v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, évaluation et projet : dans les noeuds des pilotages de valeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C'est la crise&amp;quot; Un contexte de valeurs en tension dans l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire académique éducation prioritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Lyon, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence 2 du cycle de conférences 2023-2024 de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section Suisse de l'ADMEE Europe, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529530v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation: the power of value words.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation, évaluation et projet : dans les noeuds des pilotages de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pouvoir des mots : le langage comme reflet et vecteur du pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doctorantes et doctorants du laboratoire ICAR (ENS de Lyon), Nov 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Séminaire académique éducation prioritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Lyon, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127309v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos de témoin sur la 3ème journée du gEvaPP &amp;quot;Evaluation et prudence. Un mariage impossible ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation: the power of value words.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée d'étude du gEvaPP "Evaluation et prudence. Un mariage impossible ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, gEvaPP; HEP Vaud, Feb 2023, Lausane, Suisse</w:t>
+              <w:t xml:space="preserve">Le pouvoir des mots : le langage comme reflet et vecteur du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctorantes et doctorants du laboratoire ICAR (ENS de Lyon), Nov 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136673v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et évaluation, le choix sensible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Propos de témoin sur la 3ème journée du gEvaPP &amp;quot;Evaluation et prudence. Un mariage impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche en éducation - L'évaluation à l'école : défis et enjeux pour la formation des enseignants et personnels d'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème journée d'étude du gEvaPP "Evaluation et prudence. Un mariage impossible ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, gEvaPP; HEP Vaud, Feb 2023, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068931v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éthique et évaluation, le choix sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation - L'évaluation à l'école : défis et enjeux pour la formation des enseignants et personnels d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évaluation à bras le corps : Faire une évaluation / Se faire évaluatrice ou évaluateur. Le cas des &amp;quot;experts-évaluateurs&amp;quot; régionaux dans les formations professionnelles de l'animation et du sport en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collaborer sur l'évaluation à travers un imaginaire commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Bienne (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lire et dire les normes évaluatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème École Inter-Organismes Qualité et responsabilité sociétale en recherche et en enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications scientifiques alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécus et processus d'appropriation : analyses croisées en contexte d'IDEPP* et de formation *instruments et dispositifs d'évaluation des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Laot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04315160v1</w:t>
+              <w:t xml:space="preserve">Les instruments et les dispositifs d’évaluation des pratiques professionnelles et leurs effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bruxelle- Université Libre de Bruxelles (ULB), Belgique. pp.47-56, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer, comprendre, interpréter : ce qu'il y a d'herméneutique dans l'évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les publications scientifiques alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus et finalités de la professionnalisation - Comment évaluer la professionnalité émergente ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03922948v1</w:t>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 66, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ON IDENTIFIE LE BESOIN, MAIS ON EST PAS FORCEMENT OUTILLE »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crises de valeurs en évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04691604v1</w:t>
+              <w:t xml:space="preserve">Presses de l'ADMEE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation en éducation et formation. Ancrages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'ADMEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.449-477, 2026, Presses de l'ADMEE, 978-2-9701-5368-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher l’intime méthodologique : la phénoménologie husserlienne comme adossement aux recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expliquer, comprendre, interpréter : ce qu'il y a d'herméneutique dans l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04552214v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus et finalités de la professionnalisation - Comment évaluer la professionnalité émergente ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.30-46, 2021, De Boeck Supérieur, 978-2-8073-3264-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre l'expérience de l'évaluation : contributions micro-phénoménologiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« ON IDENTIFIE LE BESOIN, MAIS ON EST PAS FORCEMENT OUTILLE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Education. Université Sorbonne Paris Nord, 2022. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-03923015v1</w:t>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approcher l’intime méthodologique : la phénoménologie husserlienne comme adossement aux recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginer une évaluation robuste et éthique (ÉRobÉthique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Bozzo-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire ETHICS; Université catholique de Lille. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05638752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre l'expérience de l'évaluation : contributions micro-phénoménologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Roblez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Université Sorbonne Paris Nord, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03923015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques évaluatives en situation dans un projet socio-médico-professionnel : entre participation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Roblez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03583054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1800,51 +2734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B08ABC45"/>
+    <w:nsid w:val="351F5CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-roblez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5406-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florbela Da Costa Cabral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gremion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04967764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05100714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05099924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04967704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03583054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-roblez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5406-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48325/rleee.varia.001.05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arse.231.0286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florbela Da Costa Cabral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gremion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04967764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05100714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05099924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Massonnat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04967704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.admee.org/2026-01-evaluation-en-education-et-formation-ancrages-et-perspectives/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03583054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>