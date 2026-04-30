--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -387,9479 +387,9557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of glioblastoma patients improves significantly over time interrogating historical controls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in organizational and institutional innovations for agroecological transition of food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114004⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 GB, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol97-art01-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627071v1</w:t>
+                <w:t xml:space="preserve">hal-05599862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des innovations organisationnelles et institutionnelles pour la transition agroécologique des systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene- and Bipyridine-based Covalent Triazine Framework as Versatile Platform for Photocatalytic Solar Fuels Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Alkhurisi</w:t>
+                <w:t xml:space="preserve">Prognosis of glioblastoma patients improves significantly over time interrogating historical controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300197⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.114004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04123075v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities in Wellbeing in Lebanese Children and Different Refugee Subpopulations: A Multidimensional Child Deprivation Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Big-Data-Driven Matching Model Based on Deep Reinforcement Learning for Cotton Blending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang, Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jasimuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12187-023-10040-2⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2153942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150198v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial priorities for invasive alien species control in protected areas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inequalities in Wellbeing in Lebanese Children and Different Refugee Subpopulations: A Multidimensional Child Deprivation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Jamaluddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Salti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162675⟩</w:t>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12187-023-10040-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040360v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Efficiency and Complementarity of Agroecological Innovations in French West Indies Banana Production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Spatial priorities for invasive alien species control in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2022.2103074⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, pp.162675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728189v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquakes and Heavy Rainfall Influence on Aquifer Properties: A New Coupled Earth and Barometric Tidal Response Model in a Confined Bi‐Layer Aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">Pyrene- and Bipyridine-based Covalent Triazine Framework as Versatile Platform for Photocatalytic Solar Fuels Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fortin</w:t>
+                <w:t xml:space="preserve">J. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vittecoq</w:t>
+                <w:t xml:space="preserve">D. Ditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Violette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Kucukkececi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alkhurisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022WR033367⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062741v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Big-Data-Driven Matching Model Based on Deep Reinforcement Learning for Cotton Blending</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">Technical Efficiency and Complementarity of Agroecological Innovations in French West Indies Banana Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Minviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2153942⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (18), pp.2652-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2022.2103074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964690v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Sweet Spot of Photocatalysis-A Case Study Using Bipyridine-Based CTFs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthquakes and Heavy Rainfall Influence on Aquifer Properties: A New Coupled Earth and Barometric Tidal Response Model in a Confined Bi‐Layer Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c24713⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (4), pp.e2022WR033367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022WR033367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669108v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintended Consequences of Environmental Policies: the Case of Set-aside and Agricultural Intensification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finding the Sweet Spot of Photocatalysis-A Case Study Using Bipyridine-Based CTFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bergwinkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09815-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.14182-14192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c24713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550528v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unintended Consequences of Environmental Policies: the Case of Set-aside and Agricultural Intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340601v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement based on the 4 TH international conference on global food security – December 2020: Challenges for a disruptive research Agenda</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Fanzo</w:t>
+                <w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100554⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323149v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+                <w:t xml:space="preserve">Statement based on the 4 TH international conference on global food security – December 2020: Challenges for a disruptive research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Avermaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.100554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945924v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a win-win scenario with increased beef quality and reduced consumption?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00116-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927288v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral polydactyly in two foals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepage</w:t>
+                <w:t xml:space="preserve">Is there a win-win scenario with increased beef quality and reduced consumption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eve.12838⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00116-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771667v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la journée du 16 octobre 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+                <w:t xml:space="preserve">Unilateral polydactyly in two foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3-4/2018 (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.462-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.278646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eve.12838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176911v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there complementarity between certified labels and brands? Evidence from small french cooperatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M’hand Fares</w:t>
+                <w:t xml:space="preserve">Targeting mechanisms for cash transfers using regional aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saqlain Raza</w:t>
+                <w:t xml:space="preserve">Hala Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (2), pp.367-395. </w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.457-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11151-018-9618-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12571-018-0768-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622359v1</w:t>
+                <w:t xml:space="preserve">hal-01889275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model for water management at the farm level integrating strategic, tactical and operational decisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la journée du 16 octobre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3-4/2018 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.278646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649844v1</w:t>
+                <w:t xml:space="preserve">hal-03176911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting mechanisms for cash transfers using regional aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Irani</w:t>
+                <w:t xml:space="preserve">Is there complementarity between certified labels and brands? Evidence from small french cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqlain Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-018-0768-5⟩</w:t>
+              <w:t xml:space="preserve">Review of Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (2), pp.367-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11151-018-9618-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889275v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-based Procedure for Assessing Participatory Schemes in Environmental Planning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dynamic model for water management at the farm level integrating strategic, tactical and operational decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.10.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565907v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic dynamic programming approach to analyze adaptation to climate change - application to groundwater irrigation in India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bargaining Over Environmental Budgets: A Political Economy Model with Application to French Water Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Zaporozhets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.029⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (2), pp.227-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-016-0013-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608570v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm typology in the berambadi watershed (India): farming systems are determined by farm size and access to groundwater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Context-based Procedure for Assessing Participatory Schemes in Environmental Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w9010051⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604829v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and dynamic decision-making processes: a conceptual model of production systems on Indian farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A stochastic dynamic programming approach to analyze adaptation to climate change - application to groundwater irrigation in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (3), pp.In Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626503v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining Over Environmental Budgets: A Political Economy Model with Application to French Water Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm typology in the berambadi watershed (India): farming systems are determined by farm size and access to groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Zaporozhets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (2), pp.227-248. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-016-0013-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w9010051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622044v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Sprawling Residential Behavior Influenced by Climate?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Adaptive and dynamic decision-making processes: a conceptual model of production systems on Indian farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3368/le.92.2.203⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595376v1</w:t>
+                <w:t xml:space="preserve">hal-02626503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating temporal dominance of sensations and liking scales during the intake of a full portion of an oral nutritional supplement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Schlich</w:t>
+                <w:t xml:space="preserve">The impact of farmers’ strategic behavior on the spread of animal infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Tago Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James K Hammitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.06.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390806v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMFDM: a methodology to guide the design of a conceptual model of farmers' decision-making processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dury Dury</w:t>
+                <w:t xml:space="preserve">Is Sprawling Residential Behavior Influenced by Climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (2), pp.203-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3368/le.92.2.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637697v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of adaptation in farm decision-making models. A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Alternating temporal dominance of sensations and liking scales during the intake of a full portion of an oral nutritional supplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Der Stelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Lawlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (4), pp.64. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.159 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0402-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01628834v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of farmers’ strategic behavior on the spread of animal infectious diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damian Tago Pacheco</w:t>
+                <w:t xml:space="preserve">CMFDM: a methodology to guide the design of a conceptual model of farmers' decision-making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James K Hammitt</w:t>
+                <w:t xml:space="preserve">Jérôme Dury Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157450. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565523v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Sckokai</w:t>
+                <w:t xml:space="preserve">Processes of adaptation in farm decision-making models. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209067v1</w:t>
+                <w:t xml:space="preserve">hal-01628834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social–ecological approach to managing multiple agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipating a decrease in water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° spécial : Adaptation to climate change, pp.26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594893v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper une diminution de la ressource en eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Itier</w:t>
+                <w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sckokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.26-29</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209263v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+                <w:t xml:space="preserve">Anticiper une diminution de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633369v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+                <w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sckokai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04054003v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating a decrease in water resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A social–ecological approach to managing multiple agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Itier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01215783v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Sckokai</w:t>
+                <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884930v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost assessment of the movement restriction policy in France during the 2006 bluetongue virus episode (BTV-8)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James K Hammitt</w:t>
+                <w:t xml:space="preserve">Promoting local foods in small island states: The role of information policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637774v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the helicity dependence of 3He photoreactions in the Δ(1232)Δ(1232) resonance region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost assessment of the movement restriction policy in France during the 2006 bluetongue virus episode (BTV-8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Tago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James K Hammitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.057⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (3-4), pp.577-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975799v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques agricoles et place du colza et du pois dans les systèmes de culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firm’s profitability and regulation in water and network industries: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pilorgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Utilities Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jup.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643644v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm’s profitability and regulation in water and network industries: An empirical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First measurement of the helicity dependence of 3He photoreactions in the Δ(1232)Δ(1232) resonance region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aguar Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mushkarenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R.M. Annand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Reynaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.-J. Arends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilities Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.48-58. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 723 (1-3), pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jup.2012.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650783v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water reuse in Brazilian manufacturing firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques agricoles et place du colza et du pois dans les systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Feres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+                <w:t xml:space="preserve">Etienne Pilorgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.61-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649341v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC et environnement : les biens publics en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">A. Beuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208799v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation économique de la qualité de l’eau : efficacité et acceptabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water reuse in Brazilian manufacturing firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Feres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/dhq5-pn67⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (11), pp.1417-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2010.543070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642006v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP and the environment: agriculture and public goods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">PAC et environnement : les biens publics en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4-5/2011</w:t>
+              <w:t xml:space="preserve">, 2012, 4-5/2011, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209029v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef response to sea-level and environmental changes during the last deglaciation: Integrated Ocean Drilling Program Expedition 310, Tahiti Sea Level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAP and the environment: agriculture and public goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Abbey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4-5/2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423656v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysiological and behavioral effects of a 60 Hz, 1,800 μT magnetic field in humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation économique de la qualité de l’eau : efficacité et acceptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2130-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/dhq5-pn67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03499734v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of reforming the food subsidy program in Egypt: a mixed demand approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reef response to sea-level and environmental changes during the last deglaciation: Integrated Ocean Drilling Program Expedition 310, Tahiti Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (7), pp.643-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32057.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645118v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated risks and the value of information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Eeckoudt</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of reforming the food subsidy program in Egypt: a mixed demand approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ramadan Mohamed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00712-010-0169-5⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (5), pp.638-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649529v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the environmental impact of land and production decisions with multivariate selection rules and panel data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+                <w:t xml:space="preserve">Correlated risks and the value of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Eeckoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aar008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00712-010-0169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652184v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande domestique d’eau potable : une étude sur un panel de communes ivoiriennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Diakité</w:t>
+                <w:t xml:space="preserve">Estimating the environmental impact of land and production decisions with multivariate selection rules and panel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1009277ar⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (3), pp.784-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aar008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710716v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use, production growth, and the institutional environment of smallholders: evidence from burkinabè cotton farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kaminski</w:t>
+                <w:t xml:space="preserve">La demande domestique d’eau potable : une étude sur un panel de communes ivoiriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (3), pp.269-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1009277ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642612v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The willingness to adopt agro-ecological innovations: application of choice modelling to Caribbean banana planters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Land use, production growth, and the institutional environment of smallholders: evidence from burkinabè cotton farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (1), pp.161-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462636v1</w:t>
+                <w:t xml:space="preserve">hal-02642612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact environnemental des politiques et prix agricoles en grande culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The willingness to adopt agro-ecological innovations: application of choice modelling to Caribbean banana planters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72, pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/p48k-tg12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02653823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation economique des performances des services d'eau potable Algériens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'impact environnemental des politiques et prix agricoles en grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Yassine Ferfera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/p48k-tg12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665046v1</w:t>
+                <w:t xml:space="preserve">hal-02653823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BANAD: A farm model for &amp;lt;em&amp;gt;ex ante&amp;lt;/em&amp;gt; assessment of agro-ecological innovations and its application to banana farms in Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+                <w:t xml:space="preserve">Evaluation economique des performances des services d'eau potable Algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zeggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tixier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Yassine Ferfera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92, pp.119-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658635v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sea-level conundrum: case studies from palaeo-archives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bamber</w:t>
+                <w:t xml:space="preserve">BANAD: A farm model for &amp;lt;em&amp;gt;ex ante&amp;lt;/em&amp;gt; assessment of agro-ecological innovations and its application to banana farms in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.1270⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (4), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259782v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The sea-level conundrum: case studies from palaeo-archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siddall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abe-Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173168v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une espèce invasive, combien ça coûte ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+                <w:t xml:space="preserve">A methodological framework that accounts for farm diversity in the prototyping of crop management systems. Application to banana-based systems in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (1-2), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2009.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172971v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for social pricing of water supply in Côte d'Ivoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une espèce invasive, combien ça coûte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggey Semenov</w:t>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243467v1</w:t>
+                <w:t xml:space="preserve">hal-01172971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Thermomyces lanuginosa Lipase in the Presence of Tributyrylglycerol and Water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proposal for social pricing of water supply in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggey Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.03.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (2), pp.258--268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513561v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitiveness and effectiveness concerns in water charge implementation: a case study of the Paraiba do Sul River Basin, Brazil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Thermomyces lanuginosa Lipase in the Presence of Tributyrylglycerol and Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandenbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wp.2008.103⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (12), pp.4814-4825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663852v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural model for evaluating the sector-specific impacts of preferential trade agreements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Chaaban</w:t>
+                <w:t xml:space="preserve">Competitiveness and effectiveness concerns in water charge implementation: a case study of the Paraiba do Sul River Basin, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gustavo Feres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Seroa da Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industry, Competition and Trade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.73-88. </w:t>
+              <w:t xml:space="preserve">Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (6), pp.595-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10842-007-0012-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wp.2008.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661050v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clean Air regulation and heterogeneity in US gasoline prices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Nauges</w:t>
+                <w:t xml:space="preserve">A structural model for evaluating the sector-specific impacts of preferential trade agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industry, Competition and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10842-007-0012-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668225v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The story of the moment: Risk averse Cypriot farmers respond to drought management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clean Air regulation and heterogeneity in US gasoline prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujjayant Chakravorty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036840600592916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.106-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581984v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of environmental management systems by farmers: an empirical application to ISO 14001</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The story of the moment: Risk averse Cypriot farmers respond to drought management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Groom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Koundouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (03), pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036840600592916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654783v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dendroclimatologique de quatre populations de pin pignon en Tunisie.</w:t>
+                <w:t xml:space="preserve">What drives agrifood firms to register for an Environmental Management System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thabeet</w:t>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Denelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Gadbin-Henry</w:t>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.233-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbm012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565266v1</w:t>
+                <w:t xml:space="preserve">hal-02667026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives agrifood firms to register for an Environmental Management System?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Adoption of environmental management systems by farmers: an empirical application to ISO 14001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (3), pp.233-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667026v1</w:t>
+                <w:t xml:space="preserve">hal-02654783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent estimation of binary-choice panel data models with heterogeneous linear trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+                <w:t xml:space="preserve">Etude dendroclimatologique de quatre populations de pin pignon en Tunisie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabeet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gadbin-Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XXVIII (3), pp.219-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659718v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la délégation sur le prix de l'eau potable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+                <w:t xml:space="preserve">Instrument relevance and efficient estimation with panel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2900, pp.16-19</w:t>
+              <w:t xml:space="preserve">Economic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93 (2), pp.305-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931558v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can risk-aversion towards fertilizer explain part of the non-adoption puzzle for hybrid maize? Empirical evidence from Malawi</w:t>
+                <w:t xml:space="preserve">The N-terminal 12 Residue Long Peptide of HIV gp41 is the Minimal Peptide Sufficient to Induce Significant T-cell-like Membrane Destabilization in Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Simtowe</w:t>
+                <w:t xml:space="preserve">B. Charloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mduma</w:t>
+                <w:t xml:space="preserve">A. Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Crowet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Phiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+                <w:t xml:space="preserve">V. Stroobant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Zeller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 359 (3), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656459v1</w:t>
+                <w:t xml:space="preserve">hal-03513566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrument relevance and efficient estimation with panel data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+                <w:t xml:space="preserve">Can risk-aversion towards fertilizer explain part of the non-adoption puzzle for hybrid maize? Empirical evidence from Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Simtowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mduma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Phiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.1490-1498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2006.05.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660434v1</w:t>
+                <w:t xml:space="preserve">hal-02656459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-terminal 12 Residue Long Peptide of HIV gp41 is the Minimal Peptide Sufficient to Induce Significant T-cell-like Membrane Destabilization in Vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent estimation of binary-choice panel data models with heterogeneous linear trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 359 (3), pp.597-609. </w:t>
+              <w:t xml:space="preserve">Econometrics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.177-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1368-423X.2006.00181.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513566v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la délégation sur le prix de l'eau potable en France. Une analyse à partir de la littérature sur les &amp;quot;effets de traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">L'effet de la délégation sur le prix de l'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 174, pp.1-19</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2900, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931551v1</w:t>
+                <w:t xml:space="preserve">hal-01931558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating nitrogen pollution with risk averse farmers under hidden information and moral hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bontems</w:t>
+                <w:t xml:space="preserve">Instrument relevance and efficient estimation with panel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2006.00838.x⟩</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93 (2), pp.305-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2006.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659321v1</w:t>
+                <w:t xml:space="preserve">hal-02660434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrument relevance and efficient estimation with panel data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+                <w:t xml:space="preserve">Effets de la délégation sur le prix de l'eau potable en France. Une analyse à partir de la littérature sur les &amp;quot;effets de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93 (2), pp.305-310</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131827v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande domestique en eau et choix de délégation : le cas français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+                <w:t xml:space="preserve">Regulating nitrogen pollution with risk averse farmers under hidden information and moral hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8276.2006.00838.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675199v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiparametric estimation and testing in a model of environmental regulation with adverse selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (1), pp.171-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00181-004-0225-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mesure de l'effet de la délégation sur le prix de l'eau potable en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Demande domestique en eau et choix de délégation : le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2/04, pp.1-4</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (5), pp.1145-1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931536v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated maximum likelihood estimation of demand systems with corner solutions and panel data application to industrial energy demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Chakir</w:t>
+                <w:t xml:space="preserve">Une mesure de l'effet de la délégation sur le prix de l'eau potable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2/04, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.136.0773⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05136019v1</w:t>
+                <w:t xml:space="preserve">hal-01931536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of public utilities under asymmetric information: the case of municipal water supply in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Garcia</w:t>
+                <w:t xml:space="preserve">Simulated maximum likelihood estimation of demand systems with corner solutions and panel data application to industrial energy demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1025629503671⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol. 113 (6), pp.773-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.136.0773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379152v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of municipal water supply costs : application to a panel of French local communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Regulation of public utilities under asymmetric information: the case of municipal water supply in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (1), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1025629503671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1011142901799⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683553v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation domestique d'eau potable et tarification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+                <w:t xml:space="preserve">The structure of municipal water supply costs : application to a panel of French local communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (1), pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011142901799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686220v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinir les rôles de l'agriculture européenne. Compte rendu du séminaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">Consommation domestique d'eau potable et tarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 41, pp.173-189</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931610v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Redéfinir les rôles de l'agriculture européenne. Compte rendu du séminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41, pp.173-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Significance of atmospheric fallout on the upper layer water chemistry of the North-Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 17 (1), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00699113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9869,2365 +9947,2365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ripault-Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème journée de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation and Maintenance of Stormwater Control Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namaste: A Dynamic integrated model for simulating farm practices under groundwater scarcity in semi-arid region of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congress of the European Society for Agronomy, ESA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMFDM: A methodology to guide the design of conceptual model of farmers’ decision-making processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+                <w:t xml:space="preserve">Modelling adaptive decision-making of farmer: an integrated economic and management model, with an application to smallholders in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209285v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adaptive-decision making of farmer: an integrated economic and management model, with an application to smallholders in India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800321v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling adaptive decision-making of farmer: an integrated economic and management model, with an application to smallholders in India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Modelling adaptive-decision making of farmer: an integrated economic and management model, with an application to smallholders in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601556v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is sprawling residential behavior influenced by climate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Grout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Journées de microéconomie appliqué (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Barlagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Conference on Yam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PAC, les PSE et les biens publics environnementaux en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture et les paiements pour services environnementaux : quels questionnements juridiques?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Oct 2012, Rennes, France. pp.13 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biens publics en agriculture, une voie vers l’écologisation de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Unité Ecodéveloppement. Ecologisation des politiques publiques et des pratiques agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Écodéveloppement (0767)., Mar 2011, Avignon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens publics en agriculture: une voie vers l’ écologisation de la Politique Agricole Commune (PAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque les grands enjeux de la production laitière à horizon 2020-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre Régionale d'Agriculture de Bretagne (CRA Bretagne). Rennes, FRA., Jul 2011, Rennes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method combining simulation models and on farm surveys for ex ante assessment of agro-ecological innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for ex ante modelling of adoption of alternative crop management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation économétrique d'une fonction de production et de l'attitude des éleveurs vis-à-vis des risques de prix et de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ex ante assessment of agro-management innovations by combining crop, farm and adoption models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium of methologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating a production function under production and price risks : An application to the suckler cow farms in the French Charolais production area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101. Seminar of the European Association of Agricultural Economists (EAAE) : "Management of Climate Risks in Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Berlin, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of CAP reforms on land use and the environment : a two-step estimation with multiple selection rules and panel data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Salanie</w:t>
+                <w:t xml:space="preserve">Demanda Por Água E Custo De Controle Da Poluição Hídrica Em Indústrias Da Bacia Do Rio Paraíba Do Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Seroa da Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Association of Environmental And Resource Economists</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gustavo Feres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. World congress of Environmental and resource economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Kyoto, Japan. 31 p</w:t>
+              <w:t xml:space="preserve">34. Encontro Nacional de Economia [34. Brazilian Economics Meeting]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816084v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demanda Por Água E Custo De Controle Da Poluição Hídrica Em Indústrias Da Bacia Do Rio Paraíba Do Sul</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronaldo Seroa da Motta</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of CAP reforms on land use and the environment : a two-step estimation with multiple selection rules and panel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Gustavo Feres</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association of Environmental And Resource Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Encontro Nacional de Economia [34. Brazilian Economics Meeting]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">3. World congress of Environmental and resource economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Kyoto, Japan. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753176v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Between The Jovian Polar Cusp Uv Emission And Solar Wind Pressure Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Prangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Nice, France, France. pp.4751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12237,413 +12315,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied bioeconomic models for the management of invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine-Marie Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Trends in Biodiversity and Evolution Conferences (TiBE 2023) - Invaders on the Horizon! Advancing Invasion Science from Genes to Ecosystems and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villa do Conde, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSD67 How Can a Digital Twin Help Achieve Technical Efficiency? an Application to the French Medical Genomics Pilot Sequencing Platform Auragen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR EUROPE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. Value in Health, 26 (12), pp.S306, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2023.09.1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddhu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12653,621 +12731,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed Quae, 249 p., 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3853-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2022, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces envahissantes dans l'archipel néo-calédonien. Un risque environnemental et économique majeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2006, Collection Expertise Collégiale, 2-7099-1613-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic instruments for water management: the cases of France, Mexico and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo Seroa da Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Saade Hazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gustavo Feres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar, 151 p., 2004, 978-1-8437-6964-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13277,2219 +13355,2219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-Urban Agriculture and Food Security in MENA Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atif A. Kubursi; Nathaniel K. Newlands; Amani Alfarra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Food Security in a Crisis Prone World: The Urban, Water, and Food Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.59-72, 2026, 978-3-031-89439-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89440-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique : Comment faire face aux nouveaux risques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Boutroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debaeke Philippe (ed.); Graveline Nina (ed.); Lacor Barbara (ed.); Pellerin Sylvain (ed.); Renaudeau David (ed.); Sauquet Eric (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.367-385, 2025, Synthèses / Ed. Quae, 978-2-7592-4012-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959277v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques d'atténuation et d'adaptation de l'agriculture française au changement climatique : entre mise à l'agenda tardive et marqueterie institutionnelle complexe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique : Comment faire face aux nouveaux risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Boutroue</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, QUAE, pp.70-89, 2025, 9782759239870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/gzye-vb49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315229v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Durabilité des systèmes pour la sécurité alimentaire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.13-19, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des invasions biologiques : vers une hiérarchisation des stratégies de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-250, 2023, Savoir-faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [Sustainable food systems for food security]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Synthèses / Ed. Quae, 978-2-7592-3575-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards healthy and sustainable food ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE's Ressources 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, pp.14-43, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ASXJ-1J51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Particles Molecules: Application of Particle Filtering to Irrigated Agriculture in Punjab, India</w:t>
+                <w:t xml:space="preserve">Of Particles and Molecules: Application of Particle Filtering to Irrigated Agriculture in Punjab, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelaati Daouia; Anne Ruiz-Gazen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.691-710, 2021, 978-3-030-73248-6. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.691-710, 2021, 978-3-030-73249-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299110v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une alimentation saine et durable ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of Particles Molecules: Application of Particle Filtering to Irrigated Agriculture in Punjab, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaati Daouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ressources" n°1, la revue INRAE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/00Y6-5N09⟩</w:t>
+              <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.691-710, 2021, 978-3-030-73248-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449229v1</w:t>
+                <w:t xml:space="preserve">hal-03299110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Particles and Molecules: Application of Particle Filtering to Irrigated Agriculture in Punjab, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une alimentation saine et durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_35⟩</w:t>
+              <w:t xml:space="preserve">"Ressources" n°1, la revue INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.10-39, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/00Y6-5N09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344871v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14 : Approches économiques pour la gestion intégrée des ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Leenhardt; Marc Voltz; Olivier Barreteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-218, 2020, Synthèses, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paiements pour services environnementaux, biens publics et fédéralisme fiscal. Enjeux pour la politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture et les paiements pour services environnementaux. Quels questionnements juridiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 435 p., 2019, 978-2-7535-7601-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multi-enjeux et dynamiques socioéconomiques des systèmes de production avec légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les légumineuses pour des systèmes agricoles et alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-7592-233 5-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating traffic to reduce air pollution in Greater Cairo, Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abou-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic incentives and environmental regulation : evidence from the MENA region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 264 p., 2012, 9781781002377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing urban water services: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9780521762588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de l'agriculture durable et analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face aux nouveaux enjeux : quelles politiques agricoles pour quels systèmes de production ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dossiers de l'Environnement de l'INRA, 978-2-7380-1290-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture et les ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question agricole mondiale. Enjeux économiques, sociaux et environnementaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 184 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous regressors and correlated effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The econometrics of panel data: fundamentals and recent developments in theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Advanced Studies in Theoretical and Applied Econometrics, 978-3-540-75889-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75892-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import demand estimation with country and product effects: application of multi-way unbalanced panel data models to Lebanese imports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical contributions and empirical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2006, 0-444-52172-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water pricing reforms in Mexico: the case of manufacturing sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics informing natural resources management: selected empirical analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Public Utilities under Asymmetric Information: The Case of Municipal Water Supply in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in the Economics of Water Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Springer Netherlands, pp.195-217, 2002, Economy &amp; Environment, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-9984-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15499,388 +15577,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer ex-ante le rapport coût efficacité des politiques publiques de séquestration du carbone dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guindé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.5 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats et limites de l'étude de l'USDA-ERS 1 Economic and Food Security Impacts of Agricultural Input Reduction Under the European Union Green Deal's Farm to Fork and Biodiversity Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 108 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15890,78 +15968,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer’s innovativeness, adoption capacity of complementary innovations and Farm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Minviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15969,413 +16047,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributive Justice in the Field: How do Indian Farmers Share Water? *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cezera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dishant Jojit James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key roles of economic and social organization, producer and consumer behaviour towards a HAFEN (Health-Agriculture-Environment-Food Nexus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex ante assessment of the cost-effectiveness of Agri-Environmental Schemes promoting compost use to sequester carbon in soils in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16385,2285 +16463,2285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a win-win scenario with both limited beef production and reduced beef consumption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02866076v1</w:t>
+                <w:t xml:space="preserve">hal-02790948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended consequences of environmental policies: the case of set-aside and agricultural intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2020, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a win-win scenario with both limited beef production and reduced beef consumption?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02790948v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’appui au contrôle des invasions biologiques Une application à la gestion de la Jussie en Pays de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA SAE2. 2019, 81 p. (+ 1 vol. d'annexes 66 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02138785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma stratégique 2016-2020 – Département SAE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2016, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaprogramme EcoServ : proposition de cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm level modelling of CAP: a methodological overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ciaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Espinosa Goded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gomez y Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Langrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] EUR 25873 EN, Publications Office of the European Union, Luxembourg. 2013, JRC 79969, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Environment and the Economy in the Arab World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abou-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] PRR37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile question des biens publics en agriculture : réflexions autour des outils économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2010, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, forêt, changement d'usage des sols et GES en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Colleu-Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet n°ANR-05-PADD-15. Acronyme : IMPACTS. Titre: Impacts marchands, non marchands et structurels des réformes de politiques agricoles et environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projections des émissions/absorptions de gaz à effet de serre dans les secteurs forêt et agriculture aux horizons 2010 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] ANR-05-PADD-15, 2008</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture et de la Pêche. 2008, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02820649v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections des émissions/absorptions de gaz à effet de serre dans les secteurs forêt et agriculture aux horizons 2010 et 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final du projet n°ANR-05-PADD-15. Acronyme : IMPACTS. Titre: Impacts marchands, non marchands et structurels des réformes de politiques agricoles et environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture et de la Pêche. 2008, 202 p</w:t>
+              <w:t xml:space="preserve">[Contrat] ANR-05-PADD-15, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01172897v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et agriculture. Réduire la vulnérabilité de l'agriculture à un risque accru de manque d'eau. Expertise scientifique collective. Rapport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et agriculture. Réduire la vulnérabilité de l'agriculture à un risque accru de manque d'eau. Expertise scientifique collective. Synthèse du rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2006, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03167191v1</w:t>
+                <w:t xml:space="preserve">hal-02824089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et agriculture. Réduire la vulnérabilité de l'agriculture à un risque accru de manque d'eau. Expertise scientifique collective. Résumé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et agriculture. Réduire la vulnérabilité de l'agriculture à un risque accru de manque d'eau. Expertise scientifique collective. Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2006, 8 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2006, 380 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167195v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et agriculture. Réduire la vulnérabilité de l'agriculture à un risque accru de manque d'eau. Expertise scientifique collective. Synthèse du rapport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et agriculture. Réduire la vulnérabilité de l'agriculture à un risque accru de manque d'eau. Expertise scientifique collective. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2006, 72 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824089v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources en eau par les instruments économiques : tarification progressive et tarification sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking farm-level models with environmental impact models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Scientific and Technical Research series. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication sur le risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Probabilité d’invasion biologique et environnement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821876v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilité d’invasion biologique et environnement local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication sur le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820232v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’introduction d’espèces envahissantes en Nouvelle Calédonie : aspects méthodologiques pour l’évaluation économique et pistes de réflexion pour un partage économique des coûts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Loope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’évaluation des politiques de lutte contre les espèces envahissantes : inconvénients et difficultés de l’analyse coûts-bénéfices, méthodes alternatives de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. : Expertise Collégiale. Chapitre analytique figurant sur le Cédérom accompagnant le livre. L'ouvrage comprend un livre, composé de la synthèse et des conclusions des experts, et d'un cédérom, comprenant les chapitres analytiques sur lesquels s'appuie cette synthèse. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId553"/>
+      <w:footerReference w:type="default" r:id="rId555"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18731,51 +18809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A5AA7D9"/>
+    <w:nsid w:val="23DC09AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18962,51 +19040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-thomas-ecosocio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8730-2487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hand Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2025.2514572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/age.2025.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Houari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ditz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucukkececi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkhurisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Jamaluddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Safadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Irani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisreen Salti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Chaaban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-023-10040-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162675" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2022.2103074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vittecoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR033367" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang, Y." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jasimuddin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2153942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergwinkl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Avermaete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fanzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100554" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00116-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04771667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12838" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278646" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqlain Raza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-018-9618-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghattas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-018-0768-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.10.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zaporozhets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0013-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.2.203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Stelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prokop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawlor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.06.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD2R586N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0402-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago Pacheco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K Hammitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157450" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.10.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28N1J9BL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguar Bartolom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mushkarenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahrens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Arends" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.057" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2012.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NKHNF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Feres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.543070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dhq5-pn67" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webster" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abbey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32057.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ramadan Mohamed Mohamed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.06.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPJ7WCGN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckoudt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-010-0169-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGWKPFWQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01710716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diakit&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009277ar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642612v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaminski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462636v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R79KC83-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p48k-tg12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665046v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeggagh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Ferfera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggey Semenov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2008.03.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Crowet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.03.040" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663852v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Seroa da Motta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2008.103" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661050v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10842-007-0012-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSZ2NTTG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjayant Chakravorty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2007.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBTK13Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Groom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840600592916" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654783v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khorchani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbin-Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F300FFE7A513B27EBEC8367BDECD6550BA375AF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1368-423X.2006.00181.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTBBVQ60-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931558v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656459v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Simtowe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mduma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Phiri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Zeller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.05.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charloteaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stroobant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.04.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMK1R821-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659321v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2006.00838.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131827v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675199v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavergne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-004-0225-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP17FWTV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931536v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379152v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025629503671" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWMDD0TD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011142901799" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-013PJLDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931610v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322002v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morison" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739506v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800321v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601556v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742205v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Grout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208929v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462639v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803252v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812048v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753176v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802541v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pallier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Prang&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364136v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Lay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Augusto" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Boucher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2023.09.1618" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181680v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3853-8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699725v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beauvais" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coleno" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouchan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=490" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832536v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Saade Hazin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529852v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89440-4_4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959277v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gzye-vb49" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181698v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955292v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234820/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057999v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bozino" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Maillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ASXJ-1J51" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299110v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaati Daouia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_35" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/00Y6-5N09" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344871v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/37510?lang=fr" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283459v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4779" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594460v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abou-Ali" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/bookentry_main.lasso?currency=UK&amp;amp;id=14796" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200182.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823401v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43959.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173756v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200201.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820512v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/28048.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1_4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817384v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826904v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Guerrero" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379150v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9984-9_10" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108541v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236272v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Fares" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150233v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishant Jojit James" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138785v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hourd&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799875v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808018v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462568v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820649v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167191v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824089v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793034v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808262v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821876v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820232v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Sheppard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817610v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Loope" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814515v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-thomas-ecosocio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8730-2487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hand Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Minviel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2025.2514572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/age.2025.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art01-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Houari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang, Y." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jasimuddin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2153942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Jamaluddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Safadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Irani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisreen Salti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Chaaban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-023-10040-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ditz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucukkececi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkhurisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2022.2103074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vittecoq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR033367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bergwinkl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Avermaete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fanzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100554" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00116-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04771667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12838" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghattas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-018-0768-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176911v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqlain Raza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-018-9618-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zaporozhets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0013-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.10.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago Pacheco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K Hammitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157450" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.2.203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Stelt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prokop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawlor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.06.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD2R586N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0402-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.09.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM5XGN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.10.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28N1J9BL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2012.07.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NKHNF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguar Bartolom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mushkarenkov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahrens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Arends" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.057" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499734v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbacio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2130-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX2XZ9Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Feres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2010.543070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dhq5-pn67" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abbey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32057.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ramadan Mohamed Mohamed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.06.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPJ7WCGN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckoudt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-010-0169-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGWKPFWQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01710716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diakit&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009277ar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaminski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R79KC83-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p48k-tg12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665046v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zeggagh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Ferfera" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.01.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KVHGQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.02.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TWHG1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggey Semenov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2008.03.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Crowet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.03.040" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663852v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Seroa da Motta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2008.103" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10842-007-0012-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSZ2NTTG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668225v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjayant Chakravorty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2007.06.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VBTK13Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581984v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Groom" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840600592916" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F300FFE7A513B27EBEC8367BDECD6550BA375AF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabeet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khorchani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbin-Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131827v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charloteaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stroobant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lins" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.04.018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMK1R821-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656459v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Simtowe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mduma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Phiri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Zeller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1368-423X.2006.00181.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTBBVQ60-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.05.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2006.00838.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavergne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-004-0225-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP17FWTV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675199v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025629503671" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWMDD0TD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683553v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011142901799" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-013PJLDT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931610v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322002v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morison" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602962v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739506v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601556v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800321v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742205v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Grout" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208929v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462639v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803252v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753021v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750939v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754869v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813757v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753176v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816084v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802541v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pallier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Prang&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364136v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Lay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Augusto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Boucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2023.09.1618" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181680v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3853-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699725v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820165v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beauvais" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coleno" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouchan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ird.fr/editions/catalogue/ouvrage.php?livre=490" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Saade Hazin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529852v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89440-4_4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315229v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Boutroue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959277v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gzye-vb49" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181698v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955292v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234820/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179320v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057999v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bozino" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Maillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ASXJ-1J51" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344871v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_35" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299110v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaati Daouia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449229v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/00Y6-5N09" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373594v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/37510?lang=fr" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283459v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4779" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594460v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810363v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abou-Ali" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/bookentry_main.lasso?currency=UK&amp;amp;id=14796" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807884v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200182.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823401v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43959.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173756v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200201.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820512v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/28048.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1_4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817384v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826904v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Guerrero" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379150v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9984-9_10" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886260v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108541v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236272v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Fares" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150233v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishant Jojit James" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790948v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138785v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hourd&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799875v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810895v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ciaian" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espinosa Goded" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gomez y Paloma" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Langrell" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808018v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462568v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820649v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824089v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167191v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167195v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793034v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808262v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820232v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Sheppard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821876v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817610v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Loope" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814515v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>