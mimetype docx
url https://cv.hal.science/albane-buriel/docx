--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1158,281 +1158,268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The artistic biography : a tool to improve well-being through art</w:t>
+                <w:t xml:space="preserve">Engaging communities: The impact of culture and art education in emergency and recovery situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Summit of Arts Education - 'Heritage &amp; Sustainability: Sustaining Islands of Culture and Arts Education'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of the Arts of Madeira, Mar 2023, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Re-examining Education and Peace in a Divided World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative and International Education Society, Mar 2026, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146452v1</w:t>
+                <w:t xml:space="preserve">hal-05589059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éducatifs en situations d’urgence humanitaire</w:t>
+                <w:t xml:space="preserve">The artistic biography : a tool to improve well-being through art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et enfants déplacés de force: quels enjeux, quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association CIEF; Université Paris Cité, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">World Summit of Arts Education - 'Heritage &amp; Sustainability: Sustaining Islands of Culture and Arts Education'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of the Arts of Madeira, Mar 2023, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004606v1</w:t>
+                <w:t xml:space="preserve">hal-04146452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t>
+                <w:t xml:space="preserve">Enjeux éducatifs en situations d’urgence humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t>
+              <w:t xml:space="preserve">Education et enfants déplacés de force: quels enjeux, quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association CIEF; Université Paris Cité, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826242v1</w:t>
+                <w:t xml:space="preserve">hal-04004606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artistic biography: a didactic device to foster healing for young Yezidis in Iraq through art</w:t>
               </w:r>
@@ -1481,247 +1468,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes vivant en zones de conflits</w:t>
+                <w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Éducinclu « L’éducation en situation migratoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national supérieur de formation et de recherche pour l’éducation des jeunes handicapés et les enseignements adaptés, Jan 2022, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618251v1</w:t>
+                <w:t xml:space="preserve">hal-03826242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t>
+                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes vivant en zones de conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Éducinclu « L’éducation en situation migratoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national supérieur de formation et de recherche pour l’éducation des jeunes handicapés et les enseignements adaptés, Jan 2022, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826248v1</w:t>
+                <w:t xml:space="preserve">hal-03618251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation en situations d'urgence humanitaire : panorama d'un champ émergent</w:t>
+                <w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle d’Innovation, de Recherche, d’Enseignement pour l’Éducation d’Aix-Marseille (AMPIRIC), Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208665v1</w:t>
+                <w:t xml:space="preserve">hal-03826248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Arts Activities as Tools for Education in Humanitarian Emergencies</w:t>
               </w:r>
@@ -1908,1097 +1908,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, conflits armés et humanitaire d'urgence : usages et pratiques</w:t>
+                <w:t xml:space="preserve">L'éducation en situations d'urgence humanitaire : panorama d'un champ émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence Jus Gentium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études humanitaires interntionales de la Faculté de Droit d'Aix-Marseille Université, Nov 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque SFERE - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle d’Innovation, de Recherche, d’Enseignement pour l’Éducation d’Aix-Marseille (AMPIRIC), Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447132v1</w:t>
+                <w:t xml:space="preserve">hal-03208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier PRT 6 - Recherches coopératives et collaboratives</w:t>
+                <w:t xml:space="preserve">Art, conflits armés et humanitaire d'urgence : usages et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s du CREAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférence Jus Gentium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études humanitaires interntionales de la Faculté de Droit d'Aix-Marseille Université, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268358v1</w:t>
+                <w:t xml:space="preserve">hal-03447132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation en situation d’urgence humanitaire : éduquer à travers les pratiques artistiques</w:t>
+                <w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque éducatif Présent! « Élargir les horizons »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208659v1</w:t>
+                <w:t xml:space="preserve">hal-03232725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les pratiques éducatives dans les situations d'urgence humanitaire par l'ingénierie didactique coopérative</w:t>
+                <w:t xml:space="preserve">Atelier PRT 6 - Recherches coopératives et collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le troisième forum des jeunes chercheurs et les assises doctorales francophones (ADF Edition 4 /2021), La dimension « action » de la recherche face aux défis de l'humanité aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lomé, Togo</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s du CREAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145528v1</w:t>
+                <w:t xml:space="preserve">hal-03268358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t>
+                <w:t xml:space="preserve">L’éducation en situation d’urgence humanitaire : éduquer à travers les pratiques artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, France</w:t>
+              <w:t xml:space="preserve">Colloque éducatif Présent! « Élargir les horizons »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232725v1</w:t>
+                <w:t xml:space="preserve">hal-03208659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education in humanitarian emergencies: Artistic response through the artistic biography with young people in Iraq and Syria</w:t>
+                <w:t xml:space="preserve">Améliorer les pratiques éducatives dans les situations d'urgence humanitaire par l'ingénierie didactique coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ​1st SSASEA-UNESCO Virtual conference arts education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Potchefstroom, South Africa</w:t>
+              <w:t xml:space="preserve">Le troisième forum des jeunes chercheurs et les assises doctorales francophones (ADF Edition 4 /2021), La dimension « action » de la recherche face aux défis de l'humanité aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059654v1</w:t>
+                <w:t xml:space="preserve">hal-03145528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes en zones de conflits par le biais des activités artistiques</w:t>
+                <w:t xml:space="preserve">Education in humanitarian emergencies: Artistic response through the artistic biography with young people in Iraq and Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international en éducation (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The ​1st SSASEA-UNESCO Virtual conference arts education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Potchefstroom, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614242v1</w:t>
+                <w:t xml:space="preserve">hal-03059654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitaire d’urgence : métasynthèse d’interventions éducatives basées sur l’art souhaitant favoriser le bien-être d’enfants en zones de guerre</w:t>
+                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes en zones de conflits par le biais des activités artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « État de guerre, États en guerre XIXe-XXIe siècles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences d'Outre mer, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international en éducation (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444759v1</w:t>
+                <w:t xml:space="preserve">hal-02614242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t>
+                <w:t xml:space="preserve">Humanitaire d’urgence : métasynthèse d’interventions éducatives basées sur l’art souhaitant favoriser le bien-être d’enfants en zones de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque « État de guerre, États en guerre XIXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences d'Outre mer, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458679v1</w:t>
+                <w:t xml:space="preserve">hal-02444759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts Education in Humanitarian Aid</w:t>
+                <w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Alessandra</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luz C Pro</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International art education week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World alliance for art education (WAAE), May 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059656v1</w:t>
+                <w:t xml:space="preserve">hal-02458679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de l’éducation en situations d’urgence humanitaire : état des lieux de la recherche sur l’éducation artistique</w:t>
+                <w:t xml:space="preserve">Arts Education in Humanitarian Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alessandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz C Pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du réseau de recherche en éducation et en formation, Regards contemporains sur la diversité de la Recherche francophone en Éducation et Formation - Journée des jeunes chercheur-e-s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS (Education, Formation, Travail, Savoirs), Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International art education week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World alliance for art education (WAAE), May 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178485v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation en situations d'urgence humanitaires : ateliers d’art en situation de conflit</w:t>
+                <w:t xml:space="preserve">Émergence de l’éducation en situations d’urgence humanitaire : état des lieux de la recherche sur l’éducation artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium du Collectif de recherche en art (CREA, UQAC). L’interdisciplinarité en enseignement des arts, vers une pédagogie énactive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du réseau de recherche en éducation et en formation, Regards contemporains sur la diversité de la Recherche francophone en Éducation et Formation - Journée des jeunes chercheur-e-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS (Education, Formation, Travail, Savoirs), Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370273v1</w:t>
+                <w:t xml:space="preserve">hal-02178485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation artistique dans l’humanitaire d’urgence : enjeux éducationnels auprès de jeunes vivant en zones de conflits au Moyen-Orient</w:t>
+                <w:t xml:space="preserve">L'éducation en situations d'urgence humanitaires : ateliers d’art en situation de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi humanitaire de l'Observatoire canadien des crises et de l'action humanitaire (OCCAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2nd Symposium du Collectif de recherche en art (CREA, UQAC). L’interdisciplinarité en enseignement des arts, vers une pédagogie énactive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138394v1</w:t>
+                <w:t xml:space="preserve">hal-02370273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests diagnostics de positionnement d'élèves allophones en France</w:t>
+                <w:t xml:space="preserve">L’éducation artistique dans l’humanitaire d’urgence : enjeux éducationnels auprès de jeunes vivant en zones de conflits au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études PLUREVAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Laboratoire Prefics, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Midi humanitaire de l'Observatoire canadien des crises et de l'action humanitaire (OCCAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002943v1</w:t>
+                <w:t xml:space="preserve">hal-02138394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de dessins d'enfants en camps de réfugiés</w:t>
               </w:r>
@@ -3047,90 +3047,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tests diagnostics de positionnement d'élèves allophones en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études PLUREVAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Laboratoire Prefics, Jun 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pratiques et théories des arts plastiques dans les actes d’enseignement - apprentissage en classes de FLS /FLE, quels usages pour quels enjeux? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Les outils d'une pédagogie active et interactive en classes de français (..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne ouest, Facultés des lettres et des sciences humaines, Feb 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3140,295 +3209,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Éducation artistique dans l'humanitaire d'urgence : enjeux éducationnels auprès de jeunes vivant en camps en zones de conflits au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours de vulgarisation de la recherche en éducation (CRVÉ) de l'UQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montréal, Canada. , 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3234997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Educational guide – Improving the well-being of vulnerable young people through art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Action Education. , 2024, 978-2-9592207-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ingénierie coopérative en Irak et Roumanie, approche de la biographie artistique de jeunes en situation de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Rennes 2, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024REN20040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05025439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographic study and Participatory Action-Research in Non-Formal Education, Artistic experiences and hope: identity issues of displaced children Ashti IDPs Camp, Sulaymaniyah, Kurdistan, Iraq June to September 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Institut des Relations Internationales et Stratégiques, Paris; Institut Bioforce, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01621986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3496,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F635F0F"/>
+    <w:nsid w:val="15C7FF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3727,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albane-buriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8470-3333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-022-09615-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insea.org/art-education-conflicts-and-connections" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24981/M2019.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alessandra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Flour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz C Pro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3234997" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05025439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01621986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albane-buriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8470-3333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-022-09615-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insea.org/art-education-conflicts-and-connections" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24981/M2019.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alessandra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Flour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz C Pro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3234997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05025439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01621986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>