--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1261,1537 +1261,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The artistic biography : a tool to improve well-being through art</w:t>
+                <w:t xml:space="preserve">Enjeux éducatifs en situations d’urgence humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Summit of Arts Education - 'Heritage &amp; Sustainability: Sustaining Islands of Culture and Arts Education'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of the Arts of Madeira, Mar 2023, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Education et enfants déplacés de force: quels enjeux, quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association CIEF; Université Paris Cité, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146452v1</w:t>
+                <w:t xml:space="preserve">hal-04004606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éducatifs en situations d’urgence humanitaire</w:t>
+                <w:t xml:space="preserve">The artistic biography : a tool to improve well-being through art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et enfants déplacés de force: quels enjeux, quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association CIEF; Université Paris Cité, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">World Summit of Arts Education - 'Heritage &amp; Sustainability: Sustaining Islands of Culture and Arts Education'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of the Arts of Madeira, Mar 2023, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004606v1</w:t>
+                <w:t xml:space="preserve">hal-04146452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistic biography: a didactic device to foster healing for young Yezidis in Iraq through art</w:t>
+                <w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Arte Como Escultura social: Artes; Participação e Inclusão Social’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMASS seminar, Mar 2022, Viseu, Portugal</w:t>
+              <w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618215v1</w:t>
+                <w:t xml:space="preserve">hal-03826248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t>
+                <w:t xml:space="preserve">Artistic biography: a didactic device to foster healing for young Yezidis in Iraq through art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t>
+              <w:t xml:space="preserve">‘Arte Como Escultura social: Artes; Participação e Inclusão Social’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMASS seminar, Mar 2022, Viseu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826242v1</w:t>
+                <w:t xml:space="preserve">hal-03618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes vivant en zones de conflits</w:t>
+                <w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Éducinclu « L’éducation en situation migratoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national supérieur de formation et de recherche pour l’éducation des jeunes handicapés et les enseignements adaptés, Jan 2022, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618251v1</w:t>
+                <w:t xml:space="preserve">hal-03826242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t>
+                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes vivant en zones de conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Éducinclu « L’éducation en situation migratoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national supérieur de formation et de recherche pour l’éducation des jeunes handicapés et les enseignements adaptés, Jan 2022, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826248v1</w:t>
+                <w:t xml:space="preserve">hal-03618251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Arts Activities as Tools for Education in Humanitarian Emergencies</w:t>
+                <w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art and Human Rights ​International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267909v1</w:t>
+                <w:t xml:space="preserve">hal-03232725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement d’animateurs dans les situations d’urgence humanitaire grâce à l’ingénierie didactique coopérative</w:t>
+                <w:t xml:space="preserve">Atelier PRT 6 - Recherches coopératives et collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorant·e·s du CREAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268350v1</w:t>
+                <w:t xml:space="preserve">hal-03268358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of arts education in humanitarian emergencies: evidence for practice</w:t>
+                <w:t xml:space="preserve">L’éducation en situation d’urgence humanitaire : éduquer à travers les pratiques artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World alliance for arts education world summit 2021 - Arts impact: context matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Colloque éducatif Présent! « Élargir les horizons »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447102v1</w:t>
+                <w:t xml:space="preserve">hal-03208659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation en situations d'urgence humanitaire : panorama d'un champ émergent</w:t>
+                <w:t xml:space="preserve">Améliorer les pratiques éducatives dans les situations d'urgence humanitaire par l'ingénierie didactique coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle d’Innovation, de Recherche, d’Enseignement pour l’Éducation d’Aix-Marseille (AMPIRIC), Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le troisième forum des jeunes chercheurs et les assises doctorales francophones (ADF Edition 4 /2021), La dimension « action » de la recherche face aux défis de l'humanité aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208665v1</w:t>
+                <w:t xml:space="preserve">hal-03145528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, conflits armés et humanitaire d'urgence : usages et pratiques</w:t>
+                <w:t xml:space="preserve">Challenges of Arts Activities as Tools for Education in Humanitarian Emergencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence Jus Gentium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études humanitaires interntionales de la Faculté de Droit d'Aix-Marseille Université, Nov 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Art and Human Rights ​International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447132v1</w:t>
+                <w:t xml:space="preserve">hal-03267909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t>
+                <w:t xml:space="preserve">Accompagnement d’animateurs dans les situations d’urgence humanitaire grâce à l’ingénierie didactique coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant·e·s du CREAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232725v1</w:t>
+                <w:t xml:space="preserve">hal-03268350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier PRT 6 - Recherches coopératives et collaboratives</w:t>
+                <w:t xml:space="preserve">Evaluation of arts education in humanitarian emergencies: evidence for practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant·e·s du CREAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">World alliance for arts education world summit 2021 - Arts impact: context matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268358v1</w:t>
+                <w:t xml:space="preserve">hal-03447102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation en situation d’urgence humanitaire : éduquer à travers les pratiques artistiques</w:t>
+                <w:t xml:space="preserve">L'éducation en situations d'urgence humanitaire : panorama d'un champ émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque éducatif Présent! « Élargir les horizons »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque SFERE - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle d’Innovation, de Recherche, d’Enseignement pour l’Éducation d’Aix-Marseille (AMPIRIC), Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208659v1</w:t>
+                <w:t xml:space="preserve">hal-03208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les pratiques éducatives dans les situations d'urgence humanitaire par l'ingénierie didactique coopérative</w:t>
+                <w:t xml:space="preserve">Art, conflits armés et humanitaire d'urgence : usages et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le troisième forum des jeunes chercheurs et les assises doctorales francophones (ADF Edition 4 /2021), La dimension « action » de la recherche face aux défis de l'humanité aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lomé, Togo</w:t>
+              <w:t xml:space="preserve">Cycle de conférence Jus Gentium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études humanitaires interntionales de la Faculté de Droit d'Aix-Marseille Université, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145528v1</w:t>
+                <w:t xml:space="preserve">hal-03447132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education in humanitarian emergencies: Artistic response through the artistic biography with young people in Iraq and Syria</w:t>
+                <w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ​1st SSASEA-UNESCO Virtual conference arts education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Potchefstroom, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059654v1</w:t>
+                <w:t xml:space="preserve">hal-02458679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes en zones de conflits par le biais des activités artistiques</w:t>
+                <w:t xml:space="preserve">Arts Education in Humanitarian Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alessandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz C Pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international en éducation (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International art education week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World alliance for art education (WAAE), May 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614242v1</w:t>
+                <w:t xml:space="preserve">hal-03059656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitaire d’urgence : métasynthèse d’interventions éducatives basées sur l’art souhaitant favoriser le bien-être d’enfants en zones de guerre</w:t>
+                <w:t xml:space="preserve">Education in humanitarian emergencies: Artistic response through the artistic biography with young people in Iraq and Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « État de guerre, États en guerre XIXe-XXIe siècles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences d'Outre mer, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">The ​1st SSASEA-UNESCO Virtual conference arts education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Potchefstroom, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444759v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t>
+                <w:t xml:space="preserve">Enjeux de l'éducation en situations d'urgence humanitaires: l’accompagnement des jeunes en zones de conflits par le biais des activités artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international en éducation (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458679v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts Education in Humanitarian Aid</w:t>
+                <w:t xml:space="preserve">Humanitaire d’urgence : métasynthèse d’interventions éducatives basées sur l’art souhaitant favoriser le bien-être d’enfants en zones de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luz C Pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International art education week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World alliance for art education (WAAE), May 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque « État de guerre, États en guerre XIXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences d'Outre mer, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059656v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de l’éducation en situations d’urgence humanitaire : état des lieux de la recherche sur l’éducation artistique</w:t>
               </w:r>
@@ -2978,165 +2978,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de dessins d'enfants en camps de réfugiés</w:t>
+                <w:t xml:space="preserve">Tests diagnostics de positionnement d'élèves allophones en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camps de réfugiés et enjeux de communication. Journées européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des sciences de la communication - CNRS / Sorbonne Université, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'études PLUREVAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Laboratoire Prefics, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002936v1</w:t>
+                <w:t xml:space="preserve">hal-02002943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests diagnostics de positionnement d'élèves allophones en France</w:t>
+                <w:t xml:space="preserve">Expression de dessins d'enfants en camps de réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Buriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études PLUREVAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Laboratoire Prefics, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Camps de réfugiés et enjeux de communication. Journées européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des sciences de la communication - CNRS / Sorbonne Université, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002943v1</w:t>
+                <w:t xml:space="preserve">hal-02002936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pratiques et théories des arts plastiques dans les actes d’enseignement - apprentissage en classes de FLS /FLE, quels usages pour quels enjeux? »</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15C7FF43"/>
+    <w:nsid w:val="2C982E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albane-buriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8470-3333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-022-09615-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insea.org/art-education-conflicts-and-connections" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24981/M2019.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alessandra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Flour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz C Pro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3234997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05025439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01621986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albane-buriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8470-3333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-8503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-022-09615-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insea.org/art-education-conflicts-and-connections" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24981/M2019.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alessandra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Flour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz C Pro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3234997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05025439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024REN20040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01621986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>