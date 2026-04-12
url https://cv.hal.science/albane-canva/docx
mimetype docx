--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -66,1127 +66,1261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t>
+                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemoine</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berthod</w:t>
+                <w:t xml:space="preserve">Maxime Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857244v1</w:t>
+                <w:t xml:space="preserve">hal-05576926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Magnetic compilation and interpretation of the Bay of Biscay and surrounding continental shelves</w:t>
+                <w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Maire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tugend</w:t>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Issautier</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021048⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03324171v2</w:t>
+                <w:t xml:space="preserve">hal-03857244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Magnetic compilation and interpretation of the Bay of Biscay and surrounding continental shelves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Pauline Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">Julie Tugend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+              <w:t xml:space="preserve">, 2021, 192, 192, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03079936v1</w:t>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t>
+                <w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488689v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912045v1</w:t>
+                <w:t xml:space="preserve">hal-03488689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03079936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coseismic Rupture and Preliminary Slip Estimates for the Papatea Fault and Its Role in the 2016 Mw 7.8 Kaikōura, New Zealand, Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Villamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshu Mountjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dougal Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (3B), pp.1596-1622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120170336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1196,1172 +1330,1172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure crustale 3D et signature géophysique du golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Berthod</w:t>
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445906v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Faults and associated volcanic province in the Valencia Basin: consequences on crustal thinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep crustal structures of the transition zone between the Pyrenees and the Gulf of Lion margin from magnetic and gravimetric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2371,293 +2505,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pyrenees to the Gulf of Lion: Role of the crustal structures and of the Catalan Transfer Zone (CTZ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2804,51 +2938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Langridge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rowland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Villamor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshu Mountjoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougal Townsend" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170336" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Langridge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rowland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Villamor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshu Mountjoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougal Townsend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>