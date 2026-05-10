--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912045v1</w:t>
+                <w:t xml:space="preserve">insu-03079936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer zones and associated volcanic province in the eastern Valencia Basin: Evidence for a hot rifted margin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicola Corradi</w:t>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.104419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524420v1</w:t>
+                <w:t xml:space="preserve">hal-02912045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Catalan magnetic anomaly: Its significance for the crustal structure of the Gulf of Lion passive margin and relationship to the Catalan transfer zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113, pp.104174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+                <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03079936v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseismic Rupture and Preliminary Slip Estimates for the Papatea Fault and Its Role in the 2016 Mw 7.8 Kaikōura, New Zealand, Earthquake</w:t>
               </w:r>
@@ -1357,64 +1357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure crustale 3D et signature géophysique du golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,618 +1588,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Berthod</w:t>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445906v1</w:t>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Said Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+                <w:t xml:space="preserve">hal-03445906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
@@ -2276,64 +2276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -2362,51 +2362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep crustal structures of the transition zone between the Pyrenees and the Gulf of Lion margin from magnetic and gravimetric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -2519,90 +2519,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2644,90 +2644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pyrenees to the Gulf of Lion: Role of the crustal structures and of the Catalan Transfer Zone (CTZ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Langridge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rowland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Villamor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshu Mountjoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougal Townsend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324171v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104419" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Langridge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rowland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Villamor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshu Mountjoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougal Townsend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05156094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01972931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01812728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>