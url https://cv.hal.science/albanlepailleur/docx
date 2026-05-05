--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -987,295 +987,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Selection of Metabolite Biomarkers Using Emerging Pattern Mining: A Case Study in Human Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Non a Priori Automatic Discovery of 3D Chemical Patterns: Application to Mutagenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lozano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+                <w:t xml:space="preserve">Fannes Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bureau</w:t>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00054⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: Chemoinformatics in France, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201700022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576908v1</w:t>
+                <w:t xml:space="preserve">hal-01576894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non a Priori Automatic Discovery of 3D Chemical Patterns: Application to Mutagenicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Computational Selection of Metabolite Biomarkers Using Emerging Pattern Mining: A Case Study in Human Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannes Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Pierre Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue: Chemoinformatics in France, 36 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.2240-2249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/minf.201700022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576894v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformation and Dynamics of Human Urotensin II and Urotensin Related Peptide in Aqueous Solution</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1698,64 +1698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (5), pp.925-940. </w:t>
@@ -1787,1389 +1787,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute toxicity of 8 antidepressants: What are their modes of action?</w:t>
+                <w:t xml:space="preserve">Four Partners, Three-Step, One-Pot Reaction for a Library of New 2-Alkyl(dialkyl)aminoquinazolin-4(3 H )-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+                <w:t xml:space="preserve">Anna Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Farcy</w:t>
+                <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+                <w:t xml:space="preserve">Hussein El-Kashef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Serpentini</w:t>
+                <w:t xml:space="preserve">Antonella Panno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stefania Sinicropi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (S1), pp.E282-E293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.1942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800717v1</w:t>
+                <w:t xml:space="preserve">hal-02045964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute toxicity of 8 antidepressants: What are their modes of action?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Dauphin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci500157n⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.314 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064770v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Partners, Three-Step, One-Pot Reaction for a Library of New 2-Alkyl(dialkyl)aminoquinazolin-4(3 H )-ones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
+                <w:t xml:space="preserve">Dual Histamine H3R/Serotonin 5-HT4R Ligands with Antiamnesic Properties: Pharmacophore-Based Virtual Screening and Polypharmacology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein El-Kashef</w:t>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Panno</w:t>
+                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Stefania Sinicropi</w:t>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.1942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.1773-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci500157n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02045964v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
+                <w:t xml:space="preserve">Automated detection of structural alerts (chemical fragments) in (eco)toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (6), pp.e201302013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5936/csbj.201302013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077085v1</w:t>
+                <w:t xml:space="preserve">hal-01023826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors” [Ecotoxicol. Environ. Saf. 79 (2012) 13–21]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (7), pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045963v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated detection of structural alerts (chemical fragments) in (eco)toxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors” [Ecotoxicol. Environ. Saf. 79 (2012) 13–21]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.183-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023826v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 79, pp.13-21</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.627-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764808v1</w:t>
+                <w:t xml:space="preserve">hal-00764795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+                <w:t xml:space="preserve">Interpretation of honeybees contact toxicity associated to acetylcholinesterase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.13-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481533v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rochais</w:t>
+                <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Genest</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedChemComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.627-634</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2md20063e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764795v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of acute toxicity in fish by using QSAR methods and chemical modes of action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+                <w:t xml:space="preserve">Receptor- and Ligand-Based Study on Novel 2,2′-Bithienyl Derivatives as Non-Peptidic AANAT Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lescot</w:t>
+                <w:t xml:space="preserve">Xiao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+                <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (2), pp.195-203. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.446-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/14756360903169857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ci9004805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045937v1</w:t>
+                <w:t xml:space="preserve">hal-02045919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus QSAR Related to Global or MOA Models: Application to Acute Toxicity for Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,498 +3248,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of jumping fragments in combination with QSARs for the assessment of classification in ecotoxicology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Prediction of acute toxicity in fish by using QSAR methods and chemical modes of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci100092x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (2), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756360903169857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011322v1</w:t>
+                <w:t xml:space="preserve">hal-02045937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phe369(7.38) at human 5-HT(7) receptors confers interspecies selectivity to antagonists and partial agonists.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Varin</w:t>
+                <w:t xml:space="preserve">Introduction of jumping fragments in combination with QSARs for the assessment of classification in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gutiérrez-De-Terán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabis</w:t>
+                <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00481.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (8), pp.1330-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci100092x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863249v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor- and Ligand-Based Study on Novel 2,2′-Bithienyl Derivatives as Non-Peptidic AANAT Inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lemaître</w:t>
+                <w:t xml:space="preserve">Phe369(7.38) at human 5-HT(7) receptors confers interspecies selectivity to antagonists and partial agonists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gutiérrez-De-Terán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marián Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">José Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delagrange</w:t>
+                <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (3), pp.446-460. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (5), pp.1069-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci9004805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00481.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045919v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel antagonists of serotonin-4 receptors: synthesis and biological evaluation of pyrrolothienopyrazines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3815,90 +3815,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (6), pp.585-593. </w:t>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacophores of 5-HT4 Receptor Ligands: Experience of CERMN and Implications for Drug Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,90 +4083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel aminoethylbiphenyls as 5-HT7 receptor ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (11), pp.3018-22. </w:t>
@@ -4210,307 +4210,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Modeling Studies Focused on 5-HT 7 versus 5-HT 1A Selectivity. Discovery of Novel Phenylpyrrole Derivatives with High Affinity for 5-HT 7 Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenylpyrroles, a new chemolibrary virtual screening class of 5-HT7 receptor ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saettel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci050045p⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (16), pp.3753-3757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481695v1</w:t>
+                <w:t xml:space="preserve">hal-05481690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylpyrroles, a new chemolibrary virtual screening class of 5-HT7 receptor ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Modeling Studies Focused on 5-HT 7 versus 5-HT 1A Selectivity. Discovery of Novel Phenylpyrrole Derivatives with High Affinity for 5-HT 7 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Paillet-Loilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.1075-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci050045p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.05.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Design Based on 3D Pharmacophores. Applications to 5-HT 7 Receptors</w:t>
               </w:r>
@@ -4522,77 +4522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Computer Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (3), pp.1148-1152. </w:t>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5182,601 +5182,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des soft-skypatterns avec une approche PPC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Définition of a global model to determine the ecotoxicity of chemical on algea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villain Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 13ème Journées Francophones Extraction et Gestion de Connaissances (EGC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, toulouse, France. pp.217-228</w:t>
+              <w:t xml:space="preserve">6ème journées de la société française de chemoinformatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023905v1</w:t>
+                <w:t xml:space="preserve">hal-01266109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing chemical fingerprints for ecotoxicology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+                <w:t xml:space="preserve">Découverte des soft-skypatterns avec une approche PPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ugarte Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées de la Société Française de Chémoinformatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Actes des 13ème Journées Francophones Extraction et Gestion de Connaissances (EGC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, toulouse, France. pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023845v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining (Soft-)Skypatterns using Constraint Programming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comparing chemical fingerprints for ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Schietgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cuissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop Languages for Data Mining and Machine Learningco-located with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, France. pp.20-34</w:t>
+              <w:t xml:space="preserve">6èmes journées de la Société Française de Chémoinformatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024454v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition of a global model to determine the ecotoxicity of chemical on algea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Halm</w:t>
+                <w:t xml:space="preserve">Mining (Soft-)Skypatterns using Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ugarte Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Loudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées de la société française de chemoinformatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Int. Workshop Languages for Data Mining and Machine Learningco-located with the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France. pp.20-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266109v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measures of interest associated to chemical patterns: definition, implementation and experimental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Schietgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bissell-Siders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cabourg, France</w:t>
@@ -6001,64 +6001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de la Société Française de Chémoinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nice, France. 2015</w:t>
@@ -6158,51 +6158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,51 +6292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boizumault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6396,64 +6396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Patterns as Structural Alerts for Computational Toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,77 +6545,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Discovery of Molecular Graph Patterns Inhibiting Multiple Drug Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Arrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,51 +6663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Discovery in Pharmaceutical Drug Transport using Emerging Graph Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,103 +6781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification and QSAR in ecotoxicology: comparison of two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6899,187 +6899,337 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of chemical risk phrases in ecotoxicoloy: comparison of two methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lescot-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress-responsive Mycobacterium tuberculosis subpopulations manipulate macrophage polarization and can be targeted to limit inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pokorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05573086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Graph Pattern Explorer (SGPEx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7121,84 +7271,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cuissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2965103b75bfde799d013a8168869ed8b6009223;origin=https://hal.archives-ouvertes.fr/hal-04057516;visit=swh:1:snp:34a1933583e423c3e278e01f7af0c30cd9bba03a;anchor=swh:1:rel:292195ed6b833ebe641c1cdaf573e4c699948d6f;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7345,51 +7495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Lejmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Ben Slima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202400050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Schietgat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt De Grave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Efthymiadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202200232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Mignani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha-Laura Thirumaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lozano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannes Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Haensele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Read" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.6b00706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-013-0281-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M0NVJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caruso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El-Kashef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Panno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Sinicropi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.1942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MTNJWQ5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201302013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZK5DL7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot-Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100092x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Varin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guti&#233;rrez-De-Ter&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Castro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Brea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00481.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004805" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Daveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340908785747384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.03.054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL7X36FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci050045p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3MCF347N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.05.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci030036l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDKWV53J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt de Grave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bissell-Siders" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12986-25" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Arrault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057516v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2965103b75bfde799d013a8168869ed8b6009223;origin=https://hal.archives-ouvertes.fr/hal-04057516;visit=swh:1:snp:34a1933583e423c3e278e01f7af0c30cd9bba03a;anchor=swh:1:rel:292195ed6b833ebe641c1cdaf573e4c699948d6f;path=/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Lejmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Ben Slima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202400050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Schietgat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt De Grave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Efthymiadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202200232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Mignani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha-Laura Thirumaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannes Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lozano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Haensele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Read" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whitley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.6b00706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ugarte Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-013-0281-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El-Kashef" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Panno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Sinicropi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.1942" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MTNJWQ5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.01.057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6M0NVJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500157n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201302013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZK5DL7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903169857" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot-Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100092x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Varin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guti&#233;rrez-De-Ter&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Brea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00481.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Daveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340908785747384" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.03.054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL7X36FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.05.059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saettel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci050045p" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3MCF347N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci030036l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDKWV53J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brito Azevedo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786797v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Rehioui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couronne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt de Grave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bissell-Siders" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12986-25" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Arrault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05573086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pokorny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kumar Singh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057516v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2965103b75bfde799d013a8168869ed8b6009223;origin=https://hal.archives-ouvertes.fr/hal-04057516;visit=swh:1:snp:34a1933583e423c3e278e01f7af0c30cd9bba03a;anchor=swh:1:rel:292195ed6b833ebe641c1cdaf573e4c699948d6f;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>