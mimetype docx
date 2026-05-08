--- v0 (2026-03-30)
+++ v1 (2026-05-08)
@@ -756,304 +756,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time monitoring of groundwater fluctuations with passive seismic interferometry</w:t>
+                <w:t xml:space="preserve">Dynamic Imaging of Glacier Structures at High‐Resolution Using Source Localization With a Dense Seismic Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujuan Mao</w:t>
+                <w:t xml:space="preserve">Ugo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albanne Lecointre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32194-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.e2021GL095996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021gl095996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960192v1</w:t>
+                <w:t xml:space="preserve">hal-03613797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Imaging of Glacier Structures at High‐Resolution Using Source Localization With a Dense Seismic Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time monitoring of groundwater fluctuations with passive seismic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujuan Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Nanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Robert D van der Hilst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (6), pp.e2021GL095996. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021gl095996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613797v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic evidence of fluid migration in northeastern Japan after the 2011 Tohoku-Oki earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,64 +1260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the subglacial hydrology network and its dynamics with a dense seismic array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Changes of Seismic Properties in the Entire Crust Beneath Japan After the M w 9.0, 2011 Tohoku-oki Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albanne Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Hillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206 (2), pp.980 - 992. </w:t>
@@ -2302,51 +2302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cipollini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Umlauft" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whilliam Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor Trugman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Johnson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03960192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Mao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D van der Hilst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32194-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03180473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gradon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben Zion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02928080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017803" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tailleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-4-99-2008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cipollini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Umlauft" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whilliam Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor Trugman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Johnson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03960192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D van der Hilst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32194-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03180473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gradon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben Zion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02928080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017803" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tailleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-4-99-2008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>