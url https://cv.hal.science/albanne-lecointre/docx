--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -314,104 +314,1538 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping Glacier Basal Sliding Applying Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefine Umlauft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taylor Trugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JF007280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04604354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Imaging of Glacier Structures at High‐Resolution Using Source Localization With a Dense Seismic Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.e2021GL095996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021gl095996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-time monitoring of groundwater fluctuations with passive seismic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujuan Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert D van der Hilst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32194-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic evidence of fluid migration in northeastern Japan after the 2011 Tohoku-Oki earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 563, pp.116894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization with dense array data of seismic sources in the shallow part of the San Jacinto fault zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehuda Ben Zion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.1133-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing the subglacial hydrology network and its dynamics with a dense seismic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (28), pp.e2023757118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023757118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Changes of Seismic Properties in the Entire Crust Beneath Japan After the M w 9.0, 2011 Tohoku-oki Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (8), pp.8924-8941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodological approach towards high-resolution surface wave imaging of the San Jacinto Fault Zone using ambient-noise recordings at a spatially dense array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206 (2), pp.980 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depth dependence of westward-propagating North Atlantic features diagnosed from altimetry and a numerical 1/6° model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Penduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cipollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-4-99-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depth dependence of westward-propagating North Atlantic features diagnosed from altimetry and a numerical 1/6° model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Penduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cipollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (6), pp.817-853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping glacier basal sliding applying machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefine Umlauft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Whilliam Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -433,1618 +1867,184 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albanne Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of planetary waves in the North Atlantic from altimetry and the Clipper 1/6° model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albanne Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cipollini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, vienne, Austria. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267042v1</w:t>
-              </w:r>
-[...1432 lines deleted...]
-                <w:t xml:space="preserve">hal-00331135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2302,51 +2302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cipollini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Umlauft" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whilliam Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor Trugman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Johnson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03960192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D van der Hilst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32194-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03180473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gradon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben Zion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02928080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017803" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tailleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-4-99-2008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cipollini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Umlauft" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taylor Trugman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03960192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Mao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D van der Hilst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32194-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03180473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takeda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gradon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben Zion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02928080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017803" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tailleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-4-99-2008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whilliam Johnson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>