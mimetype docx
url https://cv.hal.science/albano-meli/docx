--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular activation of HCN4 by a subtype-specific nanobody</w:t>
+                <w:t xml:space="preserve">Simtuzumab Attenuates Loxl2-Mediated Extracellular Matrix Remodeling and Preserves Cardiac Function in LMNA Mutation-Induced Dilated Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atiyeh Sadat Sharifzadeh</w:t>
+                <w:t xml:space="preserve">Marie Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Castelli</w:t>
+                <w:t xml:space="preserve">Charlotta Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porro</w:t>
+                <w:t xml:space="preserve">Cécile Peccate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Mesirca</w:t>
+                <w:t xml:space="preserve">Zoheir Guesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perrier</w:t>
+                <w:t xml:space="preserve">Fiorella Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.10804. </w:t>
+              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65852-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.125.013806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392443v1</w:t>
+                <w:t xml:space="preserve">hal-05557344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive syncope in a newborn leading to pacemaker implantation: Evidence for dopamine beta-hydroxylase deficiency</w:t>
               </w:r>
@@ -506,4339 +506,4339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing WRAP‐based Nanoparticles for siRNA Delivery in pH‐Sensitive Environments</w:t>
+                <w:t xml:space="preserve">Extracellular activation of HCN4 by a subtype-specific nanobody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Di Gregorio</w:t>
+                <w:t xml:space="preserve">Atiyeh Sadat Sharifzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coélio Vallée</w:t>
+                <w:t xml:space="preserve">Roberta Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karidia Konate</w:t>
+                <w:t xml:space="preserve">Alessandro Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Teko-Agbo</w:t>
+                <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thania Hammoum</w:t>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e202400885. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992374v1</w:t>
+                <w:t xml:space="preserve">hal-05392443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryanodine receptor dysfunction causes senescence and fibrosis in Duchenne dilated cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Enhancing WRAP‐based Nanoparticles for siRNA Delivery in pH‐Sensitive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Souidi</w:t>
+                <w:t xml:space="preserve">Giulia Di Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Resta</w:t>
+                <w:t xml:space="preserve">Coélio Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haikel Dridi</w:t>
+                <w:t xml:space="preserve">Karidia Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+                <w:t xml:space="preserve">Clémentine Teko-Agbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Reiken</w:t>
+                <w:t xml:space="preserve">Thania Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.536-551. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e202400885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393882v2</w:t>
+                <w:t xml:space="preserve">hal-04992374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-Art Differentiation Protocols for Patient-Derived Cardiac Pacemaker Cells</w:t>
+                <w:t xml:space="preserve">Ryanodine receptor dysfunction causes senescence and fibrosis in Duchenne dilated cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Torre</w:t>
+                <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Mangoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Jessica Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano C. Meli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haikel Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Reiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25063387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.536-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524782v1</w:t>
+                <w:t xml:space="preserve">hal-04393882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized medicine in the dish to prevent calcium leak associated with short-coupled polymorphic ventricular tachycardia in patient-derived cardiomyocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-of-the-Art Differentiation Protocols for Patient-Derived Cardiac Pacemaker Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+                <w:t xml:space="preserve">Eleonora Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Sittenfeld</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Mangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Mesirca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03502-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25063387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04216270v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Patient-Specific Induced Pluripotent Stem Cell Lines with Type 2 Long QT Syndrome and the KCNH2 c.379C&gt;T Pathogenic Variant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Goual</w:t>
+                <w:t xml:space="preserve">Personalized medicine in the dish to prevent calcium leak associated with short-coupled polymorphic ventricular tachycardia in patient-derived cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bounasri</w:t>
+                <w:t xml:space="preserve">Steven Reiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Desprat</w:t>
+                <w:t xml:space="preserve">Leah Sittenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.103192. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190647v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Generation of Patient-Specific Induced Pluripotent Stem Cell Lines with Type 2 Long QT Syndrome and the KCNH2 c.379C&gt;T Pathogenic Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lanot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lamia Goual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bounasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Agullo</w:t>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562536v1</w:t>
+                <w:t xml:space="preserve">hal-04190647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: “Ryanopathies” and RyR2 dysfunctions: can we further decipher them using in vitro human disease models?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-05468-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03880610v1</w:t>
+                <w:t xml:space="preserve">hal-03562536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of catecholaminergic polymorphic ventricular tachycardia patient-specific induced pluripotent stem cell line</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: “Ryanopathies” and RyR2 dysfunctions: can we further decipher them using in vitro human disease models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102727⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-05468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592800v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPARγ pathway determines electrophysiological remodelling and arrhythmia risks in DSC2 arrhythmogenic cardiomyopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albano C. Meli</w:t>
+                <w:t xml:space="preserve">Generation of catecholaminergic polymorphic ventricular tachycardia patient-specific induced pluripotent stem cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amédro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctm2.748⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.102727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613345v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Neurons on Patient-Derived Cardiomyocytes Using Organ-On-A-Chip and iPSC Biotechnologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Goumon</w:t>
+                <w:t xml:space="preserve">The PPARγ pathway determines electrophysiological remodelling and arrhythmia risks in DSC2 arrhythmogenic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11233764⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894330v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome organization in cardiomyocytes expressing mutated A-type lamins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albano C. Meli</w:t>
+                <w:t xml:space="preserve">Impact of Neurons on Patient-Derived Cardiomyocytes Using Organ-On-A-Chip and iPSC Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Muchir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Goumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.1030950⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11233764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817271v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+                <w:t xml:space="preserve">Genome organization in cardiomyocytes expressing mutated A-type lamins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Bo Su</w:t>
+                <w:t xml:space="preserve">Maureen Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano C Meli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Muchir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1030950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.1030950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474917v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Ryanodine Receptors Are Involved in Impaired Myogenic Differentiation in Duchenne Muscular Dystrophy Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Hugon</w:t>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (23), pp.12985. </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222312985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474956v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-channel biophysical properties of the left ventricular mitochondrial calcium uniporter complex</w:t>
+                <w:t xml:space="preserve">Skeletal Ryanodine Receptors Are Involved in Impaired Myogenic Differentiation in Duchenne Muscular Dystrophy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Fossier</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2021.04.198⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.12985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222312985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747573v1</w:t>
+                <w:t xml:space="preserve">hal-03474956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on recent progress with hPSC-derived cardiovascular cells for organoids, engineered myocardium, drug discovery, disease models, and therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-channel biophysical properties of the left ventricular mitochondrial calcium uniporter complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang-Tian Yang</w:t>
+                <w:t xml:space="preserve">Lucile Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-021-02594-3⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2021.04.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263902v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ryanopathies” and RyR2 dysfunctions: can we further decipher them using in vitro human disease models?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Special issue on recent progress with hPSC-derived cardiovascular cells for organoids, engineered myocardium, drug discovery, disease models, and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Boheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang-Tian Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-04337-9⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-021-02594-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412490v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering DSC2 arrhythmogenic cardiomyopathy electrical instability: From ion channels to ECG and tailored drug therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Ryanopathies” and RyR2 dysfunctions: can we further decipher them using in vitro human disease models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-04337-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ctm2.319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158834v1</w:t>
+                <w:t xml:space="preserve">hal-03412490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular pathology of the human heart in Duchenne muscular dystrophy (DMD): lessons learned from in vitro modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbora Svobodova</w:t>
+                <w:t xml:space="preserve">Deciphering DSC2 arrhythmogenic cardiomyopathy electrical instability: From ion channels to ECG and tailored drug therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+                <w:t xml:space="preserve">Helene Delanoe‐ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pesl</w:t>
+                <w:t xml:space="preserve">Marion Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Beckerová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 473, pp.1099-1115. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.e319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-021-02589-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271597v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystrophin Deficiency Causes Progressive Depletion of Cardiovascular Progenitor Cells in the Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarka Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Fojtík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (9), pp.5025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22095025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Is an Ambivalent Factor for the Differentiation of Human Pluripotent Stem Cells in Cardiac 2D Monolayer and 3D Cardiac Spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Acimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pribyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22020662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoScript: a dedicated analysis to assess the morphology and contractile structures of cardiomyocytes derived from stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Homan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When immune cells are coached by intestinal microbiota</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellular pathology of the human heart in Duchenne muscular dystrophy (DMD): lessons learned from in vitro modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Svobodova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Beckerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 473, pp.1099-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-021-02589-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457441v1</w:t>
+                <w:t xml:space="preserve">hal-03271597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the Spot: calcium dynamics in heart function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">When immune cells are coached by intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Kranias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa031⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 116 (2), pp.e21-e22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509879v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Scientists on the Spot: calcium dynamics in heart function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kranias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02931216v1</w:t>
+                <w:t xml:space="preserve">hal-02509879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome protection on the move</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa189⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907181v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMD Pluripotent Stem Cell Derived Cardiac Cells Recapitulate in vitro Human Cardiac Pathophysiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome protection on the move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00535⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (10), pp.e109-e111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905663v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the spot: Phosphodiesterases and heart failure</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DMD Pluripotent Stem Cell Derived Cardiac Cells Recapitulate in vitro Human Cardiac Pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pribyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Salykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988017v1</w:t>
+                <w:t xml:space="preserve">hal-02905663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientists on the spot: Phosphodiesterases and heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089303v2</w:t>
+                <w:t xml:space="preserve">hal-02988017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of three Duchenne Muscular Dystrophy patient-specific induced pluripotent 4 stem cell lines DMD_YoTaz_PhyMedEXp, DMD_RaPer_PhyMedEXp, 5 DMD_OuMen_PhyMedEXp (INSRMi008-A, INSRMi009-A and INSRMi010-A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Deficiency Leads to Genomic Instability in Human Pluripotent Stem Cells via NO Synthase-Induced Oxidative Stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
+                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Marková</w:t>
+                <w:t xml:space="preserve">Ritu Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8010053⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986076v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of two Duchenne muscular dystrophy patient-specific induced pluripotent stem cell lines DMD02 and DMD03 (MUNIi001-A and MUNIi003-A)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Pesl</w:t>
+                <w:t xml:space="preserve">Scientists on the Spot: Putting a halt to hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iveta Valášková</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Seidman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2019.101562⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288615v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the Spot: Putting a halt to hypertrophic cardiomyopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The impact of cardiovascular diseases and new gene variants in swaying Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Seidman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz296⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 115 (11), pp.e102-e104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409264v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cardiovascular diseases and new gene variants in swaying Alzheimer’s disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz196⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269963v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">Generation of two Duchenne muscular dystrophy patient-specific induced pluripotent stem cell lines DMD02 and DMD03 (MUNIi001-A and MUNIi003-A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+                <w:t xml:space="preserve">Lenka Markova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pesl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barrea</w:t>
+                <w:t xml:space="preserve">Iveta Valášková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Makaturová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2019.101562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996427v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Dystrophin Deficiency Leads to Genomic Instability in Human Pluripotent Stem Cells via NO Synthase-Induced Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Melka</w:t>
+                <w:t xml:space="preserve">Petr Fojtik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Rienzo</w:t>
+                <w:t xml:space="preserve">Aneta Kohutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
+                <w:t xml:space="preserve">Lenka Marková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.155-163. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120090v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low protein diet to target cardiovascular disease and cancer in one shot?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115 (1), pp.e1-e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4866,1829 +4866,1963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the spot: Myocardium and myofilaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Melka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417779v1</w:t>
+                <w:t xml:space="preserve">hal-02120090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the Spot: advances in cardiac surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Scientists on the spot: Myocardium and myofilaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ottavio Alfieri</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz008⟩</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017301v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientists on the Spot: advances in cardiac surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavio Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-018-01516-2⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976915v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the Spot: Christoph Maack on how to measure mitochondrial parameters in cardiomyocytes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvy196⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-018-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923500v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary microRNAs as a new class of noninvasive biomarkers in oncology, nephrology, and cardiology.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Scientists on the Spot: Christoph Maack on how to measure mitochondrial parameters in cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Slaby</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Maack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-1538-5_26⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (11), pp.e84 - e86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvy196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760928v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Translational Modifications and Diastolic Calcium Leak Associated to the Novel RyR2-D3638A Mutation Lead to CPVT in Patient-Specific hiPSC-Derived Cardiomyocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urinary microRNAs as a new class of noninvasive biomarkers in oncology, nephrology, and cardiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Mlcochova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Hezova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm7110423⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.439-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-1538-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918447v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian clock: each tissue has its own rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114 (8), pp.e57 - e59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cvr/cvy098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational remodeling of ryanodine receptor induces calcium leak leading to Alzheimer’s disease-like pathologies and cognitive deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Post-Translational Modifications and Diastolic Calcium Leak Associated to the Novel RyR2-D3638A Mutation Lead to CPVT in Patient-Specific hiPSC-Derived Cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Acimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Refaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Salykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Reiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), pp.423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm7110423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1733-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832793v1</w:t>
+                <w:t xml:space="preserve">hal-01918447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy combined with human pluripotent stem cell derived cardiomyocytes for biomechanical sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+                <w:t xml:space="preserve">Post-translational remodeling of ryanodine receptor induces calcium leak leading to Alzheimer’s disease-like pathologies and cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Reiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.05.073⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (5), pp.749 - 767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800823v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy combined with human pluripotent stem cell derived cardiomyocytes for biomechanical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pribyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Acimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.751 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interplay of membrane-proximal POTRA domain and conserved loop L6 in Omp85 transporter FhaC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Guérin</w:t>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint</w:t>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Baud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98 (3), pp.490-501. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432130v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF- -mediated caspase-8 activation induces ROS production and TRPM2 activation in adult ventricular myocytes</w:t>
+                <w:t xml:space="preserve">Dynamic interplay of membrane-proximal POTRA domain and conserved loop L6 in Omp85 transporter FhaC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roberge</w:t>
+                <w:t xml:space="preserve">Jeremy Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roussel</w:t>
+                <w:t xml:space="preserve">Nathalie Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andersson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Catherine Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vidal</w:t>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 103 (1), pp.90 - 99. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.490-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvu112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822218v1</w:t>
+                <w:t xml:space="preserve">hal-01432130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TNF- -mediated caspase-8 activation induces ROS production and TRPM2 activation in adult ventricular myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Al Samarai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">S. Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">J. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103 (1), pp.90 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855216v1</w:t>
+                <w:t xml:space="preserve">hal-01822218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryanodine receptor leak mediated by caspase-8 activation leads to left ventricular injury after myocardial ischemia-reperfusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roberge</w:t>
+                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Shan</w:t>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1100286108⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542114v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ryanodine receptor leak mediated by caspase-8 activation leads to left ventricular injury after myocardial ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1100286108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EtpB is a pore-forming outer membrane protein showing TpsB protein features involved in the two-partner secretion system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kondratova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey V Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 230 (3), pp.143-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00232-009-9195-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6698,265 +6832,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutated p.H222P A-type Lamins drive Loxl2-mediated extracellular matrix remodeling in both patient-derived cardiomyocytes and mouse models of dilated cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Peccate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Guesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of neurons on patient derived-cardiomyocytes using organ-on-a-chip and iPSC biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin A Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03830457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,163 +7100,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural remodeling of the mitochondrial Ca2+ uniporter complex underlies its functional impairment during metabolic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Luong-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C. Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress of the European Society of Cardiology Council on Basic Cardiovascular Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Cardiology, Apr 2024, Amsterdam, Netherlands. pp.i137 / cvae088.110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cvr/cvae088.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7132,164 +7266,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte internal structure of a Duchenne muscular dystrophy murine model by second harmonic generation multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviya Radoslavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7436,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Sadat Sharifzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Castelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65852-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marimpouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de La Vill&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Placide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrcr.2025.03.026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Colombani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crphar.2025.100227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mangoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C. Meli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063387" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Reiken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Sittenfeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03502-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Goual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bounasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05468-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Am&#233;dro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102727" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Reisqs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.748" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jahier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1030950" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474956v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312985" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.04.198" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boheler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang-Tian Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02594-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-04337-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe&#8208;ayari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.319" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Svobodova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pesl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Beckerov&#225;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02589-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Acimovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pribyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020662" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kranias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa189" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vilotic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Salykin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00535" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa235" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102094" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojtik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kohutova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markov&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Val&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Makaturov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101562" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Seidman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz296" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz196" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy289" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz317" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017301v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Alfieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Maack" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy196" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01760928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mlcochova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hezova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Slaby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1538-5_26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Refaat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110423" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1733-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.05.073" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gu&#233;rin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13137" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu112" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100286108" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kondratova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kajava" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-009-9195-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Grandi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830457v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin A Bernardin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073847v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacote" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luong-Azria" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae088.110" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Behrens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Grandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.125.013806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marimpouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de La Vill&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Placide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrcr.2025.03.026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Colombani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crphar.2025.100227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Sadat Sharifzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Castelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65852-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mangoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C. Meli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Reiken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Sittenfeld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03502-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Goual" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bounasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05468-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Am&#233;dro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102727" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Reisqs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.748" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1030950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474956v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312985" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fossier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.04.198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boheler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang-Tian Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02594-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-04337-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe&#8208;ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Acimovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pribyl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Svobodova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pesl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Beckerov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02589-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kranias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vilotic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Salykin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00535" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa235" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Seidman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz296" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz196" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Val&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Makaturov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101562" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojtik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kohutova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy289" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Alfieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Maack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy196" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01760928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mlcochova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hezova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Slaby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1538-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy098" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Refaat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110423" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1733-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.05.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gu&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13137" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100286108" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kondratova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kajava" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-009-9195-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin A Bernardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacote" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luong-Azria" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae088.110" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>