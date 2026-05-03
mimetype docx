--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive syncope in a newborn leading to pacemaker implantation: Evidence for dopamine beta-hydroxylase deficiency</w:t>
+                <w:t xml:space="preserve">Extracellular activation of HCN4 by a subtype-specific nanobody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Marimpouy</w:t>
+                <w:t xml:space="preserve">Atiyeh Sadat Sharifzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de La Villéon</w:t>
+                <w:t xml:space="preserve">Roberta Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Placide</w:t>
+                <w:t xml:space="preserve">Alessandro Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Delsarte</w:t>
+                <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Granier</w:t>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeartRhythm Case Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (7), pp.693-697. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrcr.2025.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262458v1</w:t>
+                <w:t xml:space="preserve">hal-05392443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing organ-on-chip systems: the role of microfluidics in neuro-cardiac research</w:t>
               </w:r>
@@ -506,161 +506,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular activation of HCN4 by a subtype-specific nanobody</w:t>
+                <w:t xml:space="preserve">Repetitive syncope in a newborn leading to pacemaker implantation: Evidence for dopamine beta-hydroxylase deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atiyeh Sadat Sharifzadeh</w:t>
+                <w:t xml:space="preserve">Nathan Marimpouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Castelli</w:t>
+                <w:t xml:space="preserve">Grégoire de La Villéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porro</w:t>
+                <w:t xml:space="preserve">Leslie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Mesirca</w:t>
+                <w:t xml:space="preserve">Laura Delsarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perrier</w:t>
+                <w:t xml:space="preserve">Mathieu Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.10804. </w:t>
+              <w:t xml:space="preserve">HeartRhythm Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (7), pp.693-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65852-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hrcr.2025.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392443v1</w:t>
+                <w:t xml:space="preserve">hal-05262458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing WRAP‐based Nanoparticles for siRNA Delivery in pH‐Sensitive Environments</w:t>
               </w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C. Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (6), pp.3387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1042,935 +1042,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized medicine in the dish to prevent calcium leak associated with short-coupled polymorphic ventricular tachycardia in patient-derived cardiomyocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of Patient-Specific Induced Pluripotent Stem Cell Lines with Type 2 Long QT Syndrome and the KCNH2 c.379C&gt;T Pathogenic Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Reiken</w:t>
+                <w:t xml:space="preserve">Lamia Goual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
+                <w:t xml:space="preserve">Elisa Bounasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Sittenfeld</w:t>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03502-5⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216270v1</w:t>
+                <w:t xml:space="preserve">hal-04190647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Patient-Specific Induced Pluripotent Stem Cell Lines with Type 2 Long QT Syndrome and the KCNH2 c.379C&gt;T Pathogenic Variant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Goual</w:t>
+                <w:t xml:space="preserve">Personalized medicine in the dish to prevent calcium leak associated with short-coupled polymorphic ventricular tachycardia in patient-derived cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bounasri</w:t>
+                <w:t xml:space="preserve">Steven Reiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Desprat</w:t>
+                <w:t xml:space="preserve">Leah Sittenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.103192. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190647v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">The PPARγ pathway determines electrophysiological remodelling and arrhythmia risks in DSC2 arrhythmogenic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Agullo</w:t>
+                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562536v1</w:t>
+                <w:t xml:space="preserve">hal-03613345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: “Ryanopathies” and RyR2 dysfunctions: can we further decipher them using in vitro human disease models?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Neurons on Patient-Derived Cardiomyocytes Using Organ-On-A-Chip and iPSC Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Goumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-05468-3⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11233764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880610v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of catecholaminergic polymorphic ventricular tachycardia patient-specific induced pluripotent stem cell line</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: “Ryanopathies” and RyR2 dysfunctions: can we further decipher them using in vitro human disease models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.102727. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-05468-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592800v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPARγ pathway determines electrophysiological remodelling and arrhythmia risks in DSC2 arrhythmogenic cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of catecholaminergic polymorphic ventricular tachycardia patient-specific induced pluripotent stem cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Albano C. Meli</w:t>
+                <w:t xml:space="preserve">Pascal Amédro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctm2.748⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.102727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613345v1</w:t>
+                <w:t xml:space="preserve">hal-03592800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Neurons on Patient-Derived Cardiomyocytes Using Organ-On-A-Chip and iPSC Biotechnologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Colombani</w:t>
+                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousselot</w:t>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Andry</w:t>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Goumon</w:t>
+                <w:t xml:space="preserve">Audrey Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (23), pp.3764. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11233764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894330v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome organization in cardiomyocytes expressing mutated A-type lamins</w:t>
               </w:r>
@@ -2067,468 +2067,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">Single-channel biophysical properties of the left ventricular mitochondrial calcium uniporter complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Lucile Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C. Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Bo Su</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2021.04.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474917v1</w:t>
+                <w:t xml:space="preserve">hal-04747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal Ryanodine Receptors Are Involved in Impaired Myogenic Differentiation in Duchenne Muscular Dystrophy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (23), pp.12985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms222312985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-channel biophysical properties of the left ventricular mitochondrial calcium uniporter complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Fossier</w:t>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.229-230. </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2021.04.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747573v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on recent progress with hPSC-derived cardiovascular cells for organoids, engineered myocardium, drug discovery, disease models, and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Boheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang-Tian Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2679,64 +2679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering DSC2 arrhythmogenic cardiomyopathy electrical instability: From ion channels to ECG and tailored drug therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Delanoe‐ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Acimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pribyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.662. </w:t>
@@ -3107,64 +3107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Homan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When immune cells are coached by intestinal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (2), pp.e21-e22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,282 +3421,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the Spot: calcium dynamics in heart function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa031⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509879v1</w:t>
+                <w:t xml:space="preserve">hal-02931216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Scientists on the Spot: calcium dynamics in heart function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evangelia Kranias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931216v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome protection on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (10), pp.e109-e111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3724,321 +3724,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMD Pluripotent Stem Cell Derived Cardiac Cells Recapitulate in vitro Human Cardiac Pathophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+                <w:t xml:space="preserve">Scientists on the spot: Phosphodiesterases and heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Fischmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00535⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905663v1</w:t>
+                <w:t xml:space="preserve">hal-02988017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the spot: Phosphodiesterases and heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">DMD Pluripotent Stem Cell Derived Cardiac Cells Recapitulate in vitro Human Cardiac Pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pribyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Fischmeister</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anton Salykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988017v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of three Duchenne Muscular Dystrophy patient-specific induced pluripotent 4 stem cell lines DMD_YoTaz_PhyMedEXp, DMD_RaPer_PhyMedEXp, 5 DMD_OuMen_PhyMedEXp (INSRMi008-A, INSRMi009-A and INSRMi010-A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
@@ -4217,628 +4217,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists on the Spot: Putting a halt to hypertrophic cardiomyopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Generation of two Duchenne muscular dystrophy patient-specific induced pluripotent stem cell lines DMD02 and DMD03 (MUNIi001-A and MUNIi003-A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Seidman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenka Markova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Valášková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Makaturová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz296⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2019.101562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409264v1</w:t>
+                <w:t xml:space="preserve">hal-02288615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cardiovascular diseases and new gene variants in swaying Alzheimer’s disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dystrophin Deficiency Leads to Genomic Instability in Human Pluripotent Stem Cells via NO Synthase-Induced Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Fojtik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Kohutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Marková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz196⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269963v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of two Duchenne muscular dystrophy patient-specific induced pluripotent stem cell lines DMD02 and DMD03 (MUNIi001-A and MUNIi003-A)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientists on the Spot: Putting a halt to hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Seidman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2019.101562⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288615v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Deficiency Leads to Genomic Instability in Human Pluripotent Stem Cells via NO Synthase-Induced Oxidative Stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of cardiovascular diseases and new gene variants in swaying Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (11), pp.e102-e104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8010053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986076v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low protein diet to target cardiovascular disease and cancer in one shot?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115 (1), pp.e1-e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4885,51 +4885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists on the spot: Myocardium and myofilaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists on the Spot: advances in cardiac surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavio Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5188,90 +5188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5322,51 +5322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists on the Spot: Christoph Maack on how to measure mitochondrial parameters in cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Maack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Mlcochova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Hezova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Slaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian clock: each tissue has its own rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114 (8), pp.e57 - e59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5634,64 +5634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Acimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Refaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Salykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Reiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5768,77 +5768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Reiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134 (5), pp.749 - 767. </w:t>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pribyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Acimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Vilotic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarka Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6546,64 +6546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryanodine receptor leak mediated by caspase-8 activation leads to left ventricular injury after myocardial ischemia-reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EtpB is a pore-forming outer membrane protein showing TpsB protein features involved in the two-partner secretion system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kondratova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,77 +6990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin A Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7114,64 +7114,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural remodeling of the mitochondrial Ca2+ uniporter complex underlies its functional impairment during metabolic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,77 +7293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte internal structure of a Duchenne muscular dystrophy murine model by second harmonic generation multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviya Radoslavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7570,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Behrens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Grandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.125.013806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marimpouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de La Vill&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Placide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrcr.2025.03.026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Colombani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crphar.2025.100227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Sadat Sharifzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Castelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65852-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mangoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C. Meli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Reiken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Sittenfeld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03502-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Goual" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bounasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05468-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Am&#233;dro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102727" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Reisqs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.748" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1030950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474956v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312985" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fossier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.04.198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boheler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang-Tian Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02594-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-04337-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe&#8208;ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Acimovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pribyl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Svobodova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pesl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Beckerov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02589-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kranias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vilotic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Salykin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00535" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa235" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Seidman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz296" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz196" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Val&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Makaturov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101562" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojtik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kohutova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy289" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Alfieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Maack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy196" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01760928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mlcochova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hezova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Slaby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1538-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy098" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Refaat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110423" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1733-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.05.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gu&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13137" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100286108" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kondratova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kajava" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-009-9195-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin A Bernardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacote" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luong-Azria" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae088.110" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Behrens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Grandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.125.013806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Sadat Sharifzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Castelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65852-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Colombani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crphar.2025.100227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marimpouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de La Vill&#233;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Placide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delsarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Granier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrcr.2025.03.026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mangoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C. Meli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Goual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bounasri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Reiken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Sittenfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03502-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Reisqs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousselot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Goumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233764" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05468-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Am&#233;dro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102727" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1030950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fossier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.04.198" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474956v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boheler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang-Tian Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02594-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-04337-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe&#8208;ayari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Acimovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pribyl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Svobodova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pesl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Beckerov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-021-02589-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz346" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kranias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fischmeister" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vilotic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Salykin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00535" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Val&#225;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Makaturov&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101562" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojtik" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kohutova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Markov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Seidman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz296" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy289" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Alfieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Maack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy196" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01760928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mlcochova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hezova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Slaby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1538-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvy098" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Refaat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm7110423" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bussiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1733-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.05.073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gu&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13137" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100286108" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kondratova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kajava" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-009-9195-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin A Bernardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacote" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Luong-Azria" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae088.110" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>