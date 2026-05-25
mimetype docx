--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albert Doja </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">albert-doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5378-8362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052637263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1637-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Frashëri midis bektashizmit dhe shqiptarizmit: Projektet kombëtare dhe përsiatjet intelektuale fetare [Naim Frashëri between Bektashism and Albanianism: nationalist projects and intellectual speculations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Sciences, 2022, 978-9928-339-49-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardhja e Antropologjisë në Shqipëri [The Advent of Anthropology in Albania]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UET Press, Ribotim i zgjeruar dhe i korrigjuar, 2021, 978-9928-320-47-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shfaqja e Antropologjisë në Shqipëri: Shkrime të zgjedhura në 60-vjetorin e lindjes, përgatitur nga Enika Abazi [The Advent of Anthropology in Albania: Selected essays on the 60th birth anniversary, edited and introduced by Enika Abazi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Sciences, 2018, 978-9928-237-53-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation au terrain: Mémoire personnel de la construction du projet socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2013, 978-2-87574-023-6, 9783035262995. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6299-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bektashizmi në Shqipëri: Histori Politike e një lëvizjeje fetare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIIS Press, pp.118, 2008, 978-99943-742-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bektashism in Albania: Political history of a Religious Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIIS Press, pp.104, 2008, 978-99943-742-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des identités sociales: relations interethniques et dynamique des valeurs culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches, Faculté des Sciences Humaines et Sociales, Université Sorbonne Paris Descartes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Përdorimi Politik i Fesë në Rindërtimin e Identiteteve : Rasti shqiptar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIIS Press, pp.34, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et Grandir chez les Albanais: La Construction Culturelle de la Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.324, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to think about the instrumental politics of mass rape: A critical appraisal of feminist approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.68-103. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13642987.2024.2377753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">»Lekcija o pisanju« i »nasilje slova«: od genealogije dekonstrukcije do politički isključivog instrumenta uključivog pisma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europski Glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, 545-554, https://www.ceeol.com/search/article-detail?id=1280900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roli diferencues i rivaliteteve kishtare, kundërvënieve politike, transformimeve iluministe dhe kundërsulmeve ortodokse në shekujt XVII-XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studime Historike / Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (60) 2023 (2), pp.29-74. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61773/q6f6bg26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manevi Teslimiyet: Bektaşilik Tarihinde Yoldaşliktan Hiyerarşiye [Spiritual surrender: from companionship to hierarchy in the history of Bektashism]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uluslararasi Dorlion Akademik Sosyal Araştirmalar Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.93-130. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8075984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presionet kishtare dhe politika e gjuhës: Roli kufindarës e kufitregues i përdorimit të shqipes në shek. XVII-XVIII [Ecclesiastical Pressures and Language Politics: The Boundary Work of Albanian Language in the 17th-18th Centuries]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studime Historike / Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76/59 [2022] (2), pp.73-105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61773/4w77p727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04426165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacrament of Intellectual Self-Gratification: Giorgio Agamben swearing an Oath of his own State of Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/cs.2023.350102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prošlost u sadašnjosti: vrijeme i narativ o balkanskim ratovima u medijskoj industriji i međunarodnoj politici [Time and narrative: Temporality, memory, and instant history of Balkan wars]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">СИНЕЗА</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.125-153. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/SIN2202007A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Austrian-Hungarian Point of View: An der schönen blauen Donau and the Accursed Black Mountain Wreath in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.824-869. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38145/2022.4.824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">С коммунистической точки зрения: Культурная гегемония и манипуляции фольклором в албанистике при социализме [From the communist point of view: Cultural hegemony and folkloric manipulation in Albanian studies under socialism]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Антропологии/Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.129-170. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33876/2782-3423/2022-2/5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecclesiastical Pressures and Language Politics: The Boundary Work of Albanian Language in the 17th-18th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers : The Journal of Nationalism and Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (4), pp.742-769. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nps.2021.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03648536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New German-speaking School of Balkankompetenzen: Knowledge production and truth claims in post-colonial post-communist context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.87-118. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2336825X211065569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mytho-Logics of Othering and Containment: Culture, Politics and Theory in International Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Critical Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.130-155. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21598282.2021.1886145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political appeal of religion: A new awareness of what is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.35-62. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/imre.19085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasioni etnografik dhe njohja antropologjike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letra nga Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.116-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03298811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévi-Strauss's heroic anthropology facing contemporary problems of the modern world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1-2), pp.4-38. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00938157.2020.1794140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrations of Lévi-Strauss’s Heroic Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.864-871. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9655.13366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Hoc Signo Vinces: The Politics of Religion as a Source of Power and Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.447-466. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21567689.2019.1697871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of mass rapes in ethnic conflict: A morphodynamics of raw madness and cooked evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (5), pp.541-580. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-018-9800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Përdhunimet masive në luftrat e Bosnjës dhe Kosovës në vitet '90: vështrim kritik mbi qasjet publike dhe shkencore ndërkombëtare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Politikja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, [8] (1), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and narrative: Temporality, memory, and instant history of Balkan wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.239-272. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961463x16678249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Morphodynamics: Mapping Identity Transformations, Cultural Encounters, and the Evolution of Core Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Epistemology Review and Reply Collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past in the present: time and narrative of Balkan wars in media industry and international politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third World Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.1012-1042. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01436597.2016.1191345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religionspolitischer Alltag in Südosteuropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGOW: Religion &amp; Gesellschaft in Ost und West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindja e Albanologjisë sipas Shkrimeve Gjermane dhe Austriake [From the foreigner point of view: The birth of Albanologie in German and Austrian writings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gjurmime Albanologjike: Folklor dhe Etnologji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.9-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International representations of Balkan wars: a socio-anthropological account in international relations perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Review of International Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), pp.581-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09557571.2015.1118998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the communist point of view: Cultural hegemony and folkloric manipulation in Albanian studies under socialism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communist and Post-Communist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postcomstud.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the native point of view: An insider/outsider perspective on folkloric archaism and modern anthropology in Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.44-75. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0952695115594099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the German-speaking point of view: Unholy Empire, Balkanism, and the culture circle particularism of Albanian studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.290-326. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308275X14531834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beautiful Blue Danube and the Accursed Black Mountain Wreath: German and Austrian Kulturpolitik of Knowledge on Southeast Europe and Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soziale Welt. Zeitschrift für sozialwissenschaftliche Forschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (3), pp.317-343. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0038-6073-2014-3-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing Enchantment: a socio-anthropological approach to infant-directed singing, music education and cultural socialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.115-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Considerations on the Politics of Religious Discourse: Naim Frashëri and his Pantheism in the Course of Nineteenth-Century Albanian Nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.859-879. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00263206.2013.836495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nderi, besa dhe besimi: Qasje gjuhësore antropologjike e vlerave morale dhe fetare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lente Sociologjike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.23-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01200671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nderi, besa dhe besimi: Qasje gjuhësore antropologjike ndaj vlerave morale dhe fetare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studime: Academia Scientiarum et Artium Kosoviensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of religious dualism: Naim Frashëri and his elective affinity to religion in the course of 19th-century Albanian activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Compass: International Review of Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.115-133. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037768612471770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur, Foi et Croyance: approche linguistique anthropologique des valeurs morales et religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2011-1-161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility Trends, Marriage Patterns and Savant Typologies in Albanian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.346-367. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363199010381045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss (1908-2009): The apotheosis of heroic anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (5), pp.18-23. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8322.2010.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etniciteti, ndërtimi kombëtar dhe nacionalizmi në territorin etnik shqiptar: qasje antropologjike e konfliktit të marrëdhënieve ndëretnike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.148-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Neolithic Naturalness to Tristes Tropiques: the emergence of Lévi-Strauss's new humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263276407090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental borders of gender and religious conversions in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, State and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09637490701809738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss at his Centennial: toward a future anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7-8), pp.321-340. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263276408097810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shfaqja e Antropologjisë Heroike në Historinë e Ideve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Përdorimi Instrumental i Kufijve midis Kategorive Fetare dhe Metaforave Gjinore në Ballkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đôi vai của những người khổng lồ: Claude Levi-Strauss và di sản của ông trong nhân học đương đại [The shoulders of our giants: Claude Lévi-Strauss and his legacy in current anthropology]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Donation Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://www.newschool.edu/centers/jdp/subject_area_group_translations.aspx?s=11:5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative misreading and bricolage writing: A structural appraisal of a poststructuralist debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portuguese Review of the History of the Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (22), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A political history of Bektashism in Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Totalitarian Movements and Political Religions, 7 (1), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14690760500477919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiritual surrender: from companionship to hierarchy in the history of Bektashism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numen: International Review for the History of Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.448-510. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156852706778941996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The predicament of heroic anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (3), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8322.2006.00439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A political history of Bektashism from Ottoman Anatolia to Contemporary Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Church and State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (2), pp.423-450. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jcs/48.2.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituals of Naming and Exposure: Meaning and Signification in a Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma: Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41, pp.237-270. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ONO.41.0.2119618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shoulders of our giants: Claude Lévi-Strauss and his legacy in current anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.79-107. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0539018406061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kind of writing: anthropology and the rhetorical reproduction of postmodernism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308275X06064993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Thought & Commentary: Rethinking the Couvade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (4), pp.917-950. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/anq.2005.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imaginary of the name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythology and Destiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (2), pp.449-462. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2005-2-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of heroic anthropology in the history of ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (4), pp.633-650. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jhi.2005.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurthe të një etnografie të rrezikshme në përfytyrimin antropologjik [Some pitfalls of perilous ethnography in anthropological imagination]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Përpjekja (Endeavour)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (20), pp.72-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreaming of fecundity in rural society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History: Economy, Society, Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.209-233. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956793305001482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural politics and spiritual making of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (1), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713649341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerous politics of identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focaal: European Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/092012904782311443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confraternal religion: from liberation theology to political reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (4), pp.349-381. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0275720032000156488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et stabilité dans le Sud-Est Européen: facteurs humains, culturels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (615-616), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.615.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406297v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atrocités des conflits ethniques: paradoxes venus d'ailleurs ou sensations dans le cénacle savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2001.tb00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la religion dans les recompositions identitaires: le cas albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85-86, pp.255-282. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.2911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00427509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Albanian Bektashi Master, Discourse Ethnography of Learning and the Spiritual Making of an Anthropologist: An Account on Method and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre invention et construction des traditions: l'héritage historique et culturel des Albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers : The Journal of Nationalism and Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (3), pp.417-448. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713687477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Religion in the Reconstruction of Identities: The Albanian Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (4), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308275X0002000404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dialectique des idéologies et significations religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (5), pp.663-685. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713665519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, construction nationale et nationalisme dans l'aire albanaise: Approche anthropologique du conflit et des relations interethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologia Balkanica: The Journal for Southeast European Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement corporel et transition sociale chez les Albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mediterranean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (2), pp.232-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie traditionnelle de la société albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (1), pp.37-55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.1999.tb00177.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation nationale et nationalisme dans l'aire de peuplement albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3 (2), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/balkanologie.738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription patronymique et mythologie de fondation: Éléments d'analyse pour une généalogie des noms de personne chez les Albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 93 (1-3), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la diversité locale des traditions culturelles albanaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerca Folklorica: Contributi allo Studio della Cultura delle Classi Popolari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1479953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et folklorisation des traditions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East European Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (1), pp.95-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de nation: du postulat de Marcel Mauss à la question actuelle des identités nationales et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-4, pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe de la naissance: masculin/féminin dans la société traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (4), pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétisation du cérémonial des noces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres Albanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 10 (2), pp.186-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetika e zbukurimit në ceremonial të dasmës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kultura Popullore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7 (1), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition poétique du décor de noces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Populaire Albanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7, pp.103-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqyrimi poetik i zbukurimit në ceremonial të dasmës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kultura Popullore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol albanais à l'origine d'une locution française: bâtir des châteaux en Albanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres Albanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (4), pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural models in anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Collection in Social Sciences: Encyclopedia of Measurement in Social Sciences, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-26629-4. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-26629-4.00002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d’écriture et la violence de la lettre: de la généalogie de la déconstruction à l’instrument politiquement excluant de l’écriture inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Hénin; Xavier-Laurent Salvador; Pierre-Henri Tavoillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après la Déconstruction: L’Université au défi des nouvelles idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-62, 2023, 978‑2-4150‑0322‑7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjetërsimi strategjik i historisë shqiptare në shkrimet e një historiane franceze [Altérisation stratégique de l'histoire nationale, l'État et la société albanaise dans les travaux d'une historienne française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rexhep Ismajli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur les Albanais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Scientiarum et Artium Kosoviensis, pp.413-440, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the politics of mass rapes as a military strategy and instrument of ethnic cleansing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Danielsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Sexual Violence: New Perspectives in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Schöningh, pp.85-130, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657702664_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday of Religion and Politics in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Montgomery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday Life in the Balkans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, pp.321-335, 2018, 978-0-253-02617-0. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv80cbk7.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come costruire l’identità nel Regione Adriatico-Ionica: Prospettive culturali, regionali ed europei tra le idee civiche e le motivazioni stato-nazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovazione e Integrazione nelle Politiche di Sviluppo Territoriale per la Regione Adriatico-Ionica: Proposte di Riflessione da una Prospettiva Locale e Regionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrigov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-220, 2016, 9788896724095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Le savoir anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au Terrain: Mémoire personnel de la construction du projet socio-anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-23, 2013, 978-2-87574-023-6, 9783035262995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkloric Archaism and Cultural Manipulation in Albania under Socialism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boskovic, Aleksandar; Hann, Chris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropological Field on the Margins of Europe, 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-174, 2013, 978-3-643-90507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermède: Comment on devient anthropologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au Terrain: Mémoire personnel de la construction du projet socio-anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25-53, 2013, 978-2-87574-023-6, 9783035262995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customary Laws, Folk Culture, and Social Lifeworlds: Albanian Studies in Critical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luka Breneselovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spomenica Valtazara Bogišića o stogodišnjici njegove smrti [Gedächtnisschrift für Valtazar Bogišić zur 100. Wiederkehr seines Todestages]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beograd: Sluzbeni &amp; Institute of Comparative Law, vol. 2, pp. 183-199., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Politics: Gendered Ethno-Religious Ideologies: Southeast Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph, Suad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Women &amp; Islamic Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-35, 2007, 9789004132467. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1872-5309_ewic_EWICCOM_00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitié, Alliance, Parenté: idéologie et pratique dans la société traditionnelle albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Ravis-Giordani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés: Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Provence, pp.217-255, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement socialisateur: la berceuse dans la tradition orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Belmont &amp; Jean-François Gossiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la voix au texte: l'ethnologie contemporaine entre l'oral et l'écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: éditions du CTHS, pp.85-108, 1997, Actes du 119e Congrès national des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vështrim antropologjik mbi historinë, gjendjen aktuale dhe të ardhmen e studimeve shqiptare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akte të Kuvendit Ndërkombëtar të Studimeve Albanologjike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademia e Shkencave, Nov 2021, Tirana, Albania. Vol. III, 307-333, https://youtu.be/5buwp-GBJ0M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobility and Migration: A contrastive framework for advocative approach and critical analysis of fundamental freedoms and constraints (Concluding Remarks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Peace Research Association (EuPRA) Workshop on Human Mobility in the Age of Populism: Migrants, Refugees and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Arctic University of Norway Center for Peace Studies and the Peace Research Institute Paris, Jan 2019, Fondation Maison des Sciences de l’Homme, Paris, France. https://youtu.be/vhTQ8VBxyqY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-imperial truth claims and postcolonial knowledge production in the post-communist Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Princeton Conjunction on Imperial Reverb: Exploring the Postcolonies of Communism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Princeton University, United States. https://youtu.be/Az2P3z0F5pI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de l’amour: une immersion dans les structures anthropologiques de la circulation des richesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Richesse: 6e Printemps des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l’Homme et de la Société, Mar 2014, Lille, France. https://youtu.be/X3U_I7OOtic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics and Agency: From Post-Structuralism to Neo-Structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Presidential Session "Lévi-Strauss, Europe and the Ends of Anthropology", American Anthropological Association 108th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Philadelphia, PA, United States. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albert Doja </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">albert-doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5378-8362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052637263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2rvPcj0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-1637-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Frashëri midis bektashizmit dhe shqiptarizmit: Projektet kombëtare dhe përsiatjet intelektuale fetare [Naim Frashëri between Bektashism and Albanianism: nationalist projects and intellectual speculations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Sciences, 2022, 978-9928-339-49-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardhja e Antropologjisë në Shqipëri [The Advent of Anthropology in Albania]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UET Press, Ribotim i zgjeruar dhe i korrigjuar, 2021, 978-9928-320-47-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shfaqja e Antropologjisë në Shqipëri: Shkrime të zgjedhura në 60-vjetorin e lindjes, përgatitur nga Enika Abazi [The Advent of Anthropology in Albania: Selected essays on the 60th birth anniversary, edited and introduced by Enika Abazi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Sciences, 2018, 978-9928-237-53-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitation au terrain: Mémoire personnel de la construction du projet socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2013, 978-2-87574-023-6, 9783035262995. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6299-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bektashizmi në Shqipëri: Histori Politike e një lëvizjeje fetare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIIS Press, pp.118, 2008, 978-99943-742-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bektashism in Albania: Political history of a Religious Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIIS Press, pp.104, 2008, 978-99943-742-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des identités sociales: relations interethniques et dynamique des valeurs culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches, Faculté des Sciences Humaines et Sociales, Université Sorbonne Paris Descartes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Përdorimi Politik i Fesë në Rindërtimin e Identiteteve : Rasti shqiptar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIIS Press, pp.34, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et Grandir chez les Albanais: La Construction Culturelle de la Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.324, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to think about the instrumental politics of mass rape: A critical appraisal of feminist approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.68-103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13642987.2024.2377753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">»Lekcija o pisanju« i »nasilje slova«: od genealogije dekonstrukcije do politički isključivog instrumenta uključivog pisma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europski Glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, 545-554, https://www.ceeol.com/search/article-detail?id=1280900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roli diferencues i rivaliteteve kishtare, kundërvënieve politike, transformimeve iluministe dhe kundërsulmeve ortodokse në shekujt XVII-XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studime Historike / Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (60) 2023 (2), pp.29-74. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61773/q6f6bg26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manevi Teslimiyet: Bektaşilik Tarihinde Yoldaşliktan Hiyerarşiye [Spiritual surrender: from companionship to hierarchy in the history of Bektashism]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uluslararasi Dorlion Akademik Sosyal Araştirmalar Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.93-130. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8075984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04188541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presionet kishtare dhe politika e gjuhës: Roli kufindarës e kufitregues i përdorimit të shqipes në shek. XVII-XVIII [Ecclesiastical Pressures and Language Politics: The Boundary Work of Albanian Language in the 17th-18th Centuries]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studime Historike / Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76/59 [2022] (2), pp.73-105. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61773/4w77p727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04426165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacrament of Intellectual Self-Gratification: Giorgio Agamben swearing an Oath of his own State of Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/cs.2023.350102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Austrian-Hungarian Point of View: An der schönen blauen Donau and the Accursed Black Mountain Wreath in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.824-869. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38145/2022.4.824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prošlost u sadašnjosti: vrijeme i narativ o balkanskim ratovima u medijskoj industriji i međunarodnoj politici [Time and narrative: Temporality, memory, and instant history of Balkan wars]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">СИНЕЗА</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.125-153. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/SIN2202007A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">С коммунистической точки зрения: Культурная гегемония и манипуляции фольклором в албанистике при социализме [From the communist point of view: Cultural hegemony and folkloric manipulation in Albanian studies under socialism]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Антропологии/Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.129-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33876/2782-3423/2022-2/5-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecclesiastical Pressures and Language Politics: The Boundary Work of Albanian Language in the 17th-18th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers : The Journal of Nationalism and Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (4), pp.742-769. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nps.2021.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03648536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New German-speaking School of Balkankompetenzen: Knowledge production and truth claims in post-colonial post-communist context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.87-118. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2336825X211065569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mytho-Logics of Othering and Containment: Culture, Politics and Theory in International Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Critical Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.130-155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21598282.2021.1886145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political appeal of religion: A new awareness of what is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implicit Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.35-62. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/imre.19085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational challenges to test and revitalize Claude Lévi-Strauss transformational methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517211037862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasioni etnografik dhe njohja antropologjike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letra nga Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.116-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03298811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévi-Strauss's heroic anthropology facing contemporary problems of the modern world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1-2), pp.4-38. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00938157.2020.1794140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Event Simulation of Claude Lévi-Strauss’ Structural Analysis of Myths based on Symmetry and Double Twist Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1706. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym12101706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrations of Lévi-Strauss’s Heroic Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.864-871. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9655.13366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Hoc Signo Vinces: The Politics of Religion as a Source of Power and Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.447-466. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21567689.2019.1697871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of mass rapes in ethnic conflict: A morphodynamics of raw madness and cooked evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crime, Law and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (5), pp.541-580. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10611-018-9800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Përdhunimet masive në luftrat e Bosnjës dhe Kosovës në vitet '90: vështrim kritik mbi qasjet publike dhe shkencore ndërkombëtare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Politikja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, [8] (1), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Morphodynamics: Mapping Identity Transformations, Cultural Encounters, and the Evolution of Core Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Epistemology Review and Reply Collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and narrative: Temporality, memory, and instant history of Balkan wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.239-272. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961463x16678249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past in the present: time and narrative of Balkan wars in media industry and international politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third World Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.1012-1042. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01436597.2016.1191345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01349135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religionspolitischer Alltag in Südosteuropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGOW: Religion &amp; Gesellschaft in Ost und West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (2), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindja e Albanologjisë sipas Shkrimeve Gjermane dhe Austriake [From the foreigner point of view: The birth of Albanologie in German and Austrian writings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gjurmime Albanologjike: Folklor dhe Etnologji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.9-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International representations of Balkan wars: a socio-anthropological account in international relations perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Review of International Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), pp.581-610. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09557571.2015.1118998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the communist point of view: Cultural hegemony and folkloric manipulation in Albanian studies under socialism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communist and Post-Communist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postcomstud.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the native point of view: An insider/outsider perspective on folkloric archaism and modern anthropology in Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of the Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.44-75. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0952695115594099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the German-speaking point of view: Unholy Empire, Balkanism, and the culture circle particularism of Albanian studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.290-326. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308275X14531834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beautiful Blue Danube and the Accursed Black Mountain Wreath: German and Austrian Kulturpolitik of Knowledge on Southeast Europe and Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soziale Welt. Zeitschrift für sozialwissenschaftliche Forschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (3), pp.317-343. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0038-6073-2014-3-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing Enchantment: a socio-anthropological approach to infant-directed singing, music education and cultural socialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.115-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Considerations on the Politics of Religious Discourse: Naim Frashëri and his Pantheism in the Course of Nineteenth-Century Albanian Nationalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enika Abazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Eastern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.859-879. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00263206.2013.836495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nderi, besa dhe besimi: Qasje gjuhësore antropologjike e vlerave morale dhe fetare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lente Sociologjike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.23-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01200671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nderi, besa dhe besimi: Qasje gjuhësore antropologjike ndaj vlerave morale dhe fetare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studime: Academia Scientiarum et Artium Kosoviensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.179-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of religious dualism: Naim Frashëri and his elective affinity to religion in the course of 19th-century Albanian activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Compass: International Review of Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.115-133. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037768612471770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur, Foi et Croyance: approche linguistique anthropologique des valeurs morales et religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2011-1-161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility Trends, Marriage Patterns and Savant Typologies in Albanian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.346-367. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0363199010381045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss (1908-2009): The apotheosis of heroic anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (5), pp.18-23. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8322.2010.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etniciteti, ndërtimi kombëtar dhe nacionalizmi në territorin etnik shqiptar: qasje antropologjike e konfliktit të marrëdhënieve ndëretnike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.148-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Neolithic Naturalness to Tristes Tropiques: the emergence of Lévi-Strauss's new humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263276407090015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss at his Centennial: toward a future anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7-8), pp.321-340. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0263276408097810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental borders of gender and religious conversions in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion, State and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09637490701809738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shfaqja e Antropologjisë Heroike në Historinë e Ideve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Përdorimi Instrumental i Kufijve midis Kategorive Fetare dhe Metaforave Gjinore në Ballkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đôi vai của những người khổng lồ: Claude Levi-Strauss và di sản của ông trong nhân học đương đại [The shoulders of our giants: Claude Lévi-Strauss and his legacy in current anthropology]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Donation Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://www.newschool.edu/centers/jdp/subject_area_group_translations.aspx?s=11:5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative misreading and bricolage writing: A structural appraisal of a poststructuralist debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portuguese Review of the History of the Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (22), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituals of Naming and Exposure: Meaning and Signification in a Name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma: Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41, pp.237-270. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ONO.41.0.2119618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The predicament of heroic anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (3), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8322.2006.00439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A political history of Bektashism from Ottoman Anatolia to Contemporary Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Church and State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (2), pp.423-450. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jcs/48.2.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A political history of Bektashism in Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics, Religion and Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Totalitarian Movements and Political Religions, 7 (1), pp.83-107. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14690760500477919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiritual surrender: from companionship to hierarchy in the history of Bektashism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numen: International Review for the History of Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.448-510. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156852706778941996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shoulders of our giants: Claude Lévi-Strauss and his legacy in current anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.79-107. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0539018406061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kind of writing: anthropology and the rhetorical reproduction of postmodernism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308275X06064993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Thought & Commentary: Rethinking the Couvade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78 (4), pp.917-950. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/anq.2005.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythology and Destiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (2), pp.449-462. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2005-2-449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imaginary of the name</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00425168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of heroic anthropology in the history of ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (4), pp.633-650. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jhi.2005.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurthe të një etnografie të rrezikshme në përfytyrimin antropologjik [Some pitfalls of perilous ethnography in anthropological imagination]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Përpjekja (Endeavour)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (20), pp.72-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dreaming of fecundity in rural society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History: Economy, Society, Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.209-233. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956793305001482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural politics and spiritual making of anthropologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (1), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713649341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerous politics of identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focaal: European Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/092012904782311443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confraternal religion: from liberation theology to political reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (4), pp.349-381. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0275720032000156488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et stabilité dans le Sud-Est Européen: facteurs humains, culturels et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (615-616), pp.147-166. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.615.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406297v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atrocités des conflits ethniques: paradoxes venus d'ailleurs ou sensations dans le cénacle savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.2001.tb00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la religion dans les recompositions identitaires: le cas albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85-86, pp.255-282. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.2911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00427509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Albanian Bektashi Master, Discourse Ethnography of Learning and the Spiritual Making of an Anthropologist: An Account on Method and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre invention et construction des traditions: l'héritage historique et culturel des Albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers : The Journal of Nationalism and Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (3), pp.417-448. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713687477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Religion in the Reconstruction of Identities: The Albanian Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (4), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308275X0002000404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et dialectique des idéologies et significations religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (5), pp.663-685. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/713665519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement corporel et transition sociale chez les Albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mediterranean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (2), pp.232-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, construction nationale et nationalisme dans l'aire albanaise: Approche anthropologique du conflit et des relations interethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologia Balkanica: The Journal for Southeast European Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie traditionnelle de la société albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (1), pp.37-55. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8676.1999.tb00177.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation nationale et nationalisme dans l'aire de peuplement albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3 (2), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/balkanologie.738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription patronymique et mythologie de fondation: Éléments d'analyse pour une généalogie des noms de personne chez les Albanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 93 (1-3), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la diversité locale des traditions culturelles albanaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerca Folklorica: Contributi allo Studio della Cultura delle Classi Popolari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1479953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et folklorisation des traditions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East European Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (1), pp.95-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de nation: du postulat de Marcel Mauss à la question actuelle des identités nationales et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-4, pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe de la naissance: masculin/féminin dans la société traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (4), pp.650-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétisation du cérémonial des noces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres Albanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 10 (2), pp.186-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetika e zbukurimit në ceremonial të dasmës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kultura Popullore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7 (1), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition poétique du décor de noces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Populaire Albanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7, pp.103-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqyrimi poetik i zbukurimit në ceremonial të dasmës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kultura Popullore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 6 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol albanais à l'origine d'une locution française: bâtir des châteaux en Albanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres Albanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (4), pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural models in anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Collection in Social Sciences: Encyclopedia of Measurement in Social Sciences, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-443-26629-4. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-26629-4.00002-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d’écriture et la violence de la lettre: de la généalogie de la déconstruction à l’instrument politiquement excluant de l’écriture inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Hénin; Xavier-Laurent Salvador; Pierre-Henri Tavoillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après la Déconstruction: L’Université au défi des nouvelles idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-62, 2023, 978‑2-4150‑0322‑7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjetërsimi strategjik i historisë shqiptare në shkrimet e një historiane franceze [Altérisation stratégique de l'histoire nationale, l'État et la société albanaise dans les travaux d'une historienne française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rexhep Ismajli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur les Albanais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Scientiarum et Artium Kosoviensis, pp.413-440, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the politics of mass rapes as a military strategy and instrument of ethnic cleansing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Danielsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Sexual Violence: New Perspectives in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill/Schöningh, pp.85-130, 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783657702664_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday of Religion and Politics in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Montgomery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Everyday Life in the Balkans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, pp.321-335, 2018, 978-0-253-02617-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv80cbk7.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01931741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come costruire l’identità nel Regione Adriatico-Ionica: Prospettive culturali, regionali ed europei tra le idee civiche e le motivazioni stato-nazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovazione e Integrazione nelle Politiche di Sviluppo Territoriale per la Regione Adriatico-Ionica: Proposte di Riflessione da una Prospettiva Locale e Regionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrigov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-220, 2016, 9788896724095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Le savoir anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au Terrain: Mémoire personnel de la construction du projet socio-anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-23, 2013, 978-2-87574-023-6, 9783035262995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkloric Archaism and Cultural Manipulation in Albania under Socialism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boskovic, Aleksandar; Hann, Chris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropological Field on the Margins of Europe, 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-174, 2013, 978-3-643-90507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermède: Comment on devient anthropologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au Terrain: Mémoire personnel de la construction du projet socio-anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25-53, 2013, 978-2-87574-023-6, 9783035262995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customary Laws, Folk Culture, and Social Lifeworlds: Albanian Studies in Critical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luka Breneselovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spomenica Valtazara Bogišića o stogodišnjici njegove smrti [Gedächtnisschrift für Valtazar Bogišić zur 100. Wiederkehr seines Todestages]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beograd: Sluzbeni &amp; Institute of Comparative Law, vol. 2, pp. 183-199., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity Politics: Gendered Ethno-Religious Ideologies: Southeast Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph, Suad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Women &amp; Islamic Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-35, 2007, 9789004132467. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1872-5309_ewic_EWICCOM_00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitié, Alliance, Parenté: idéologie et pratique dans la société traditionnelle albanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Ravis-Giordani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés: Histoire et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Provence, pp.217-255, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement socialisateur: la berceuse dans la tradition orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Belmont &amp; Jean-François Gossiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la voix au texte: l'ethnologie contemporaine entre l'oral et l'écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: éditions du CTHS, pp.85-108, 1997, Actes du 119e Congrès national des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vështrim antropologjik mbi historinë, gjendjen aktuale dhe të ardhmen e studimeve shqiptare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akte të Kuvendit Ndërkombëtar të Studimeve Albanologjike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademia e Shkencave, Nov 2021, Tirana, Albania. Vol. III, 307-333, https://youtu.be/5buwp-GBJ0M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03525750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobility and Migration: A contrastive framework for advocative approach and critical analysis of fundamental freedoms and constraints (Concluding Remarks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Peace Research Association (EuPRA) Workshop on Human Mobility in the Age of Populism: Migrants, Refugees and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Arctic University of Norway Center for Peace Studies and the Peace Research Institute Paris, Jan 2019, Fondation Maison des Sciences de l’Homme, Paris, France. https://youtu.be/vhTQ8VBxyqY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-imperial truth claims and postcolonial knowledge production in the post-communist Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Princeton Conjunction on Imperial Reverb: Exploring the Postcolonies of Communism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Princeton University, United States. https://youtu.be/Az2P3z0F5pI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de l’amour: une immersion dans les structures anthropologiques de la circulation des richesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Richesse: 6e Printemps des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l’Homme et de la Société, Mar 2014, Lille, France. https://youtu.be/X3U_I7OOtic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics and Agency: From Post-Structuralism to Neo-Structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Doja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Presidential Session "Lévi-Strauss, Europe and the Ends of Anthropology", American Anthropological Association 108th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Philadelphia, PA, United States. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCBD4C26"/>
+    <w:nsid w:val="949882CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albert-doja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5378-8362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052637263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1637-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6299-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642987.2024.2377753" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61773/q6f6bg26" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8075984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61773/4w77p727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/cs.2023.350102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enika Abazi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/SIN2202007A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38145/2022.4.824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33876/2782-3423/2022-2/5-12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nps.2021.55" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X211065569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21598282.2021.1886145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/imre.19085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00938157.2020.1794140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9655.13366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2019.1697871" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-018-9800-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463x16678249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2016.1191345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2015.1118998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2016.04.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0952695115594099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308275X14531834" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2014-3-317" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00263206.2013.836495" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768612471770" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2011-1-161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363199010381045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2010.00758.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AABB4FE56C41984D67BE9761CBB9F20A179671E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276407090015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6226679CA1697D0B9C273B95ABDD2C357E456887/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637490701809738" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276408097810" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14690760500477919" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852706778941996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2006.00439.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcs/48.2.423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ONO.41.0.2119618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018406061104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308275X06064993" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E4001FD388E73658613E75454C2E83F2FFC438C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2005.0053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2005-2-449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhi.2005.0054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793305001482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406236v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713649341" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/092012904782311443" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0275720032000156488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406297v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.615.0147" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2001.tb00148.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00427509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.2911" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713687477" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308275X0002000404" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349C63DEC04D4CCA10B4A86E6C223AE8C24D0CFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713665519" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.1999.tb00177.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.738" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1479953" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26629-4.00002-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CE4zsNnn_uU" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657702664_007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv80cbk7.36" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtu.be/6Bwls_l_VyU" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtu.be/NeQ1ECIQSRc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/encyclopedia-women-islamic-cultures-volume-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1872-5309_ewic_EWICCOM_00350" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525750v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albert-doja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5378-8362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052637263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2rvPcj0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1637-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Doja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6299-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642987.2024.2377753" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61773/q6f6bg26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8075984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61773/4w77p727" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/cs.2023.350102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38145/2022.4.824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enika Abazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/SIN2202007A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33876/2782-3423/2022-2/5-12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nps.2021.55" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X211065569" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21598282.2021.1886145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/imre.19085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517211037862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00938157.2020.1794140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12101706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9655.13366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2019.1697871" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10611-018-9800-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463x16678249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2016.1191345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2015.1118998" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2016.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0952695115594099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308275X14531834" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2014-3-317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00263206.2013.836495" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768612471770" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2011-1-161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363199010381045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2010.00758.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AABB4FE56C41984D67BE9761CBB9F20A179671E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276407090015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6226679CA1697D0B9C273B95ABDD2C357E456887/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276408097810" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637490701809738" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ONO.41.0.2119618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2006.00439.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcs/48.2.423" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14690760500477919" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852706778941996" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018406061104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308275X06064993" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E4001FD388E73658613E75454C2E83F2FFC438C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2005.0053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2005-2-449" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jhi.2005.0054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793305001482" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713649341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/092012904782311443" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0275720032000156488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406297v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.615.0147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2001.tb00148.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00427509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.2911" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406302v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713687477" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308275X0002000404" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/349C63DEC04D4CCA10B4A86E6C223AE8C24D0CFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713665519" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.1999.tb00177.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.738" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1479953" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26629-4.00002-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CE4zsNnn_uU" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657702664_007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931741v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv80cbk7.36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtu.be/6Bwls_l_VyU" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830046v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://youtu.be/NeQ1ECIQSRc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/encyclopedia-women-islamic-cultures-volume-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1872-5309_ewic_EWICCOM_00350" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004556v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>