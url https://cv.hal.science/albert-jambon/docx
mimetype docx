--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -584,213 +584,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets en fer de l’Age du Bronze final. Le cas du lac du Bourget, approche chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact-generated carbonate melts in the Talemzane impact structure (Laghouat, Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-016-2665-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596709v1</w:t>
+                <w:t xml:space="preserve">hal-02383502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact-generated carbonate melts in the Talemzane impact structure (Laghouat, Algeria)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objets en fer de l’Age du Bronze final. Le cas du lac du Bourget, approche chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.5-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12517-016-2665-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383502v1</w:t>
+                <w:t xml:space="preserve">hal-03596709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial melting of a C-rich asteroid: Lithophile trace elements in ureilites</w:t>
               </w:r>
@@ -1279,307 +1279,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00916747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Martian soil component in shergottite meteorites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Langlade</w:t>
+                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.033⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00915197v1</w:t>
+                <w:t xml:space="preserve">hal-01710602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Martian soil component in shergottite meteorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Moustard</w:t>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00915197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5,000 years old Egyptian iron beads made from hammered meteoritic iron</w:t>
               </w:r>
@@ -3392,260 +3392,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and petrology of the angrite Northwest Africa 1296</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica as a shock index in shergottites : a cathodoluminescence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui-Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (3), pp.361-375</w:t>
+              <w:t xml:space="preserve">, 2005, 40, pp.967-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113853v1</w:t>
+                <w:t xml:space="preserve">hal-00101756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica as a shock index in shergottites : a cathodoluminescence study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogy and petrology of the angrite Northwest Africa 1296</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fonteilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40, pp.967-979</w:t>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.361-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101756v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology and geochemistry of the unbrecciated achondrite Northwest Africa 1240 (NWA 1240): An HED parent body</w:t>
               </w:r>
@@ -4298,220 +4298,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major volatiles from a North Atlantic MORB glass and calibration to He : A size fraction analysis</w:t>
+                <w:t xml:space="preserve">He solubility in silicate melts : a tentative model of calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 62 (3-4), pp.177-189. </w:t>
+              <w:t xml:space="preserve">, 1987, 62 (1-2), pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90084-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161707v1</w:t>
+                <w:t xml:space="preserve">hal-04161700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He solubility in silicate melts : a tentative model of calculation</w:t>
+                <w:t xml:space="preserve">Major volatiles from a North Atlantic MORB glass and calibration to He : A size fraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 62 (1-2), pp.131-136. </w:t>
+              <w:t xml:space="preserve">, 1987, 62 (3-4), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90064-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90084-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161700v1</w:t>
+                <w:t xml:space="preserve">hal-04161707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C/3He in volatile fluxes from the solid Earth : implications for carbon geodynamics</w:t>
               </w:r>
@@ -7235,51 +7235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.C." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doumet-Serhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2665-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yamaguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meftah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Guedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Baghdadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9MT5XZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00916747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.11.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFM7P4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL73VK6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00942894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali G." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kasztovszky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Rosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Kis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9NKF77-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudjehane H. Chennaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamaguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3PGZ696-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourot-Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larouci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T492R21D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Kronos Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9094-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fonteilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2008.tb00643.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hunten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGXR0K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Greenwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Franchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Burbine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00092-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnlaugson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oskarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ozima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2/5/0539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90163-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCC37KM2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(89)90125-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDNJCBD3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyetand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.22.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90084-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFLDSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90064-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQMX1XS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90047-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLB89PF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(86)90193-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLKX659J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Begemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90074-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76G5Q3LZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB087iB13p10797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPJQTC3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Shelby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(80)90268-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR3V32H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(80)90096-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KKDQ5CF1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmi.1978.7170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(78)90060-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F62XGBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbove" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Carron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(76)90138-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL7SV1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Encrenaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gheudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Laroussi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Larouci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gako" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.C." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doumet-Serhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2665-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yamaguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meftah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Guedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Baghdadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9MT5XZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00916747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.11.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFM7P4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL73VK6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00942894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali G." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kasztovszky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Rosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Kis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9NKF77-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudjehane H. Chennaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamaguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3PGZ696-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourot-Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larouci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T492R21D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Kronos Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9094-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fonteilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2008.tb00643.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hunten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGXR0K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Greenwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Franchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Burbine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00092-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnlaugson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oskarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ozima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2/5/0539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90163-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCC37KM2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(89)90125-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDNJCBD3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyetand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.22.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90064-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQMX1XS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90084-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFLDSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90047-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLB89PF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(86)90193-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLKX659J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Begemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90074-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76G5Q3LZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB087iB13p10797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPJQTC3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Shelby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(80)90268-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR3V32H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(80)90096-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KKDQ5CF1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmi.1978.7170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(78)90060-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F62XGBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbove" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Carron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(76)90138-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL7SV1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Encrenaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gheudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Laroussi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Larouci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gako" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>