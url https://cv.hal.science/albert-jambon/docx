--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1559,286 +1559,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00915197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,000 years old Egyptian iron beads made from hammered meteoritic iron</w:t>
+                <w:t xml:space="preserve">Proof of the Meteoritic origin of Mankind's earliest iron artefacts through neutron and X-ray analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo Rehren</w:t>
+                <w:t xml:space="preserve">László Rosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belgya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kali G.</w:t>
+                <w:t xml:space="preserve">G. Kalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kasztovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsa Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hungarian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942894v1</w:t>
+                <w:t xml:space="preserve">hal-00945569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the Meteoritic origin of Mankind's earliest iron artefacts through neutron and X-ray analysis</w:t>
+                <w:t xml:space="preserve">5,000 years old Egyptian iron beads made from hammered meteoritic iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Rosta</w:t>
+                <w:t xml:space="preserve">Thilo Rehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belgya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kalifa</w:t>
+                <w:t xml:space="preserve">Kali G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kasztovszky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsuzsa Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.4785-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945569v1</w:t>
+                <w:t xml:space="preserve">hal-00942894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the angrite parent body: Implications of metamorphic coronas in NWA 3164</w:t>
               </w:r>
@@ -3392,260 +3392,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica as a shock index in shergottites : a cathodoluminescence study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogy and petrology of the angrite Northwest Africa 1296</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fonteilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40, pp.967-979</w:t>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.361-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101756v1</w:t>
+                <w:t xml:space="preserve">hal-00113853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and petrology of the angrite Northwest Africa 1296</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica as a shock index in shergottites : a cathodoluminescence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui-Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (3), pp.361-375</w:t>
+              <w:t xml:space="preserve">, 2005, 40, pp.967-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113853v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology and geochemistry of the unbrecciated achondrite Northwest Africa 1240 (NWA 1240): An HED parent body</w:t>
               </w:r>
@@ -7235,51 +7235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.C." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doumet-Serhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2665-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yamaguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meftah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Guedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Baghdadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9MT5XZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00916747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.11.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFM7P4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL73VK6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00942894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali G." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kasztovszky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Rosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Kis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9NKF77-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudjehane H. Chennaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamaguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3PGZ696-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourot-Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larouci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T492R21D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Kronos Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9094-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fonteilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2008.tb00643.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hunten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGXR0K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Greenwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Franchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Burbine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00092-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnlaugson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oskarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ozima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2/5/0539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90163-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCC37KM2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(89)90125-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDNJCBD3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyetand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.22.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90064-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQMX1XS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90084-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFLDSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90047-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLB89PF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(86)90193-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLKX659J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Begemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90074-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76G5Q3LZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB087iB13p10797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPJQTC3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Shelby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(80)90268-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR3V32H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(80)90096-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KKDQ5CF1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmi.1978.7170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(78)90060-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F62XGBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbove" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Carron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(76)90138-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL7SV1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Encrenaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gheudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Laroussi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Larouci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gako" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.C." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doumet-Serhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2665-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yamaguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meftah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Guedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Baghdadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9MT5XZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00916747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.11.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFM7P4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL73VK6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Rosta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalifa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kasztovszky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Kis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00942894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali G." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9NKF77-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudjehane H. Chennaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamaguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3PGZ696-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourot-Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larouci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T492R21D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Kronos Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9094-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fonteilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2008.tb00643.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hunten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGXR0K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Greenwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Franchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Burbine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00092-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnlaugson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oskarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ozima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2/5/0539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90163-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCC37KM2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(89)90125-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDNJCBD3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyetand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.22.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90064-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQMX1XS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90084-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFLDSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90047-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLB89PF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(86)90193-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLKX659J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Begemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90074-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76G5Q3LZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB087iB13p10797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPJQTC3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Shelby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(80)90268-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR3V32H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(80)90096-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KKDQ5CF1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmi.1978.7170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(78)90060-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F62XGBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbove" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Carron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(76)90138-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL7SV1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Encrenaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gheudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Laroussi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Larouci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gako" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>