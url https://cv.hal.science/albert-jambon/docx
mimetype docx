--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -450,611 +450,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northwest Africa 5790: Revisiting Nakhlite Petrogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minor and trace element concentrations in adjacent kamacite and taenite in the Krymka chondrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">E. H. Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rochette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 190, pp.191-212. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.696-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346246v1</w:t>
+                <w:t xml:space="preserve">hal-01298598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact-generated carbonate melts in the Talemzane impact structure (Laghouat, Algeria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Northwest Africa 5790: Revisiting Nakhlite Petrogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sahoui</w:t>
+                <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belhai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-016-2665-6⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383502v1</w:t>
+                <w:t xml:space="preserve">hal-01346246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets en fer de l’Age du Bronze final. Le cas du lac du Bourget, approche chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact-generated carbonate melts in the Talemzane impact structure (Laghouat, Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-016-2665-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596709v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial melting of a C-rich asteroid: Lithophile trace elements in ureilites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objets en fer de l’Age du Bronze final. Le cas du lac du Bourget, approche chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.5-2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365231v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor and trace element concentrations in adjacent kamacite and taenite in the Krymka chondrite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Meftah</w:t>
+                <w:t xml:space="preserve">Partial melting of a C-rich asteroid: Lithophile trace elements in ureilites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mostefaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Jambon</w:t>
+                <w:t xml:space="preserve">Akira Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Guedda</w:t>
+                <w:t xml:space="preserve">Addi Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (4), pp.696-717. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.163-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298598v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic angrite Northwest Africa 3164/5167 compared to magmatic angrites</w:t>
               </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, in press, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,695 +1150,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithophile trace elements in enstatite chondrites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">No Martian soil component in shergottite meteorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zanda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Jambon</w:t>
+                <w:t xml:space="preserve">L. Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bollinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 128, pp.71-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.11.042⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 125, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00916747v1</w:t>
+                <w:t xml:space="preserve">insu-00915197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Martian soil component in shergottite meteorites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The lithophile trace elements in enstatite chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Langlade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 125, pp.23-33. </w:t>
+              <w:t xml:space="preserve">, 2014, 128, pp.71-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00915197v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00916747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the Meteoritic origin of Mankind's earliest iron artefacts through neutron and X-ray analysis</w:t>
+                <w:t xml:space="preserve">5,000 years old Egyptian iron beads made from hammered meteoritic iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Rosta</w:t>
+                <w:t xml:space="preserve">Thilo Rehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belgya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kalifa</w:t>
+                <w:t xml:space="preserve">Kali G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kasztovszky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsuzsa Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.4785-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945569v1</w:t>
+                <w:t xml:space="preserve">hal-00942894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,000 years old Egyptian iron beads made from hammered meteoritic iron</w:t>
+                <w:t xml:space="preserve">Proof of the Meteoritic origin of Mankind's earliest iron artefacts through neutron and X-ray analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo Rehren</w:t>
+                <w:t xml:space="preserve">László Rosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belgya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kali G.</w:t>
+                <w:t xml:space="preserve">G. Kalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kasztovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsa Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hungarian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942894v1</w:t>
+                <w:t xml:space="preserve">hal-00945569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the angrite parent body: Implications of metamorphic coronas in NWA 3164</w:t>
               </w:r>
@@ -2195,90 +2195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Mg rock debris in howardites: Evidence for KREEPy lithologies on Vesta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boudouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,544 +2331,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures, origin and evolution of various carbon phases in the ureilite Northwest Africa 4742 compared with laboratory-shocked graphite</w:t>
+                <w:t xml:space="preserve">PHEBUS: A double ultraviolet spectrometer to observe Mercury's exosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Guillou</w:t>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Rouzaud</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Remuzat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Jambon</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Goutail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Bourot-Denise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.03.038⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1-2), pp.201-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687779v1</w:t>
+                <w:t xml:space="preserve">hal-00371421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures, origin and evolution of various carbon phases in the ureilite Northwest Africa 4742 compared with laboratory-shocked graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guyot</w:t>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">J.N. Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Remuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bourot-Denise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.4167-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00591424v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification table for Achondrites</w:t>
+                <w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chennaoui-Aoudjehane</w:t>
+                <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Larouci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574157v1</w:t>
+                <w:t xml:space="preserve">hal-00591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHEBUS: A double ultraviolet spectrometer to observe Mercury's exosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A classification table for Achondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui-Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.A3-A34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00371421v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kronos: exploring the depths of Saturn with probes and remote sensing through an international mission</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fonteilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3122,64 +3122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury's exosphere origins and relations to its magnetosphere and surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. E. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Burbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3392,290 +3392,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and petrology of the angrite Northwest Africa 1296</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica as a shock index in shergottites : a cathodoluminescence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui-Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40 (3), pp.361-375</w:t>
+              <w:t xml:space="preserve">, 2005, 40, pp.967-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113853v1</w:t>
+                <w:t xml:space="preserve">hal-00101756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica as a shock index in shergottites : a cathodoluminescence study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogy and petrology of the angrite Northwest Africa 1296</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fonteilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 40, pp.967-979</w:t>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.361-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101756v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology and geochemistry of the unbrecciated achondrite Northwest Africa 1240 (NWA 1240): An HED parent body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (20), pp.3959-3970. </w:t>
@@ -4298,220 +4298,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He solubility in silicate melts : a tentative model of calculation</w:t>
+                <w:t xml:space="preserve">Major volatiles from a North Atlantic MORB glass and calibration to He : A size fraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 62 (1-2), pp.131-136. </w:t>
+              <w:t xml:space="preserve">, 1987, 62 (3-4), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90064-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90084-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161700v1</w:t>
+                <w:t xml:space="preserve">hal-04161707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major volatiles from a North Atlantic MORB glass and calibration to He : A size fraction analysis</w:t>
+                <w:t xml:space="preserve">He solubility in silicate melts : a tentative model of calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 62 (3-4), pp.177-189. </w:t>
+              <w:t xml:space="preserve">, 1987, 62 (1-2), pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90084-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0009-2541(87)90064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161707v1</w:t>
+                <w:t xml:space="preserve">hal-04161700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C/3He in volatile fluxes from the solid Earth : implications for carbon geodynamics</w:t>
               </w:r>
@@ -5178,290 +5178,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la diffusion cationique dans un verre basaltique : alcalins et alcalino-terreux</w:t>
+                <w:t xml:space="preserve">Lithium diffusion in silicate glasses of albite, orthoclase and obsidian composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Carron</w:t>
+                <w:t xml:space="preserve">Michel Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Minéralogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1978, 101 (1), pp.22-26. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 37 (3), pp.445-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bulmi.1978.7170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(78)90060-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161625v1</w:t>
+                <w:t xml:space="preserve">hal-04161654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium diffusion in silicate glasses of albite, orthoclase and obsidian composition</w:t>
+                <w:t xml:space="preserve">Données préliminaires sur la diffusion dans les magmas hydratés : le césium dans un liquide granitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série D, Sciences naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 287, pp.403-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04161654v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données préliminaires sur la diffusion dans les magmas hydratés : le césium dans un liquide granitique</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de la diffusion cationique dans un verre basaltique : alcalins et alcalino-terreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série D, Sciences naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Minéralogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 101 (1), pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmi.1978.7170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161635v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à 1 bar, entre 600°C et 1000°C de la diffusion du calcium dans les verres feldspathiques</w:t>
               </w:r>
@@ -5510,212 +5510,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une pression de 4 kbar sur la diffusion de Rb et Cs dans des verres d'albite et d'orthose</w:t>
+                <w:t xml:space="preserve">Diffusion of Na, K, Rb, Cs in glasses of albite and orthoclase composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delbove</w:t>
+                <w:t xml:space="preserve">J.-P Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. R. Acad. Sc. Paris, série D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 40 (8), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-7037(76)90138-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161592v1</w:t>
+                <w:t xml:space="preserve">hal-04161577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Na, K, Rb, Cs in glasses of albite and orthoclase composition</w:t>
+                <w:t xml:space="preserve">Effet d'une pression de 4 kbar sur la diffusion de Rb et Cs dans des verres d'albite et d'orthose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P Carron</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delbove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">C. R. Acad. Sc. Paris, série D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, pp.949-952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0016-7037(76)90138-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04161577v1</w:t>
+                <w:t xml:space="preserve">hal-04161592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la diffusion des éléments alcalins K, Rb, Cs dans une obsidienne granitique.</w:t>
               </w:r>
@@ -6824,51 +6824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La météorite de Draveil, la 65ème chute de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Jambon; B. Zanda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des météorites primitives au Système Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les cahiers du Règne Minéral, pp.5-8, 2013, 3</w:t>
@@ -7235,51 +7235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.C." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doumet-Serhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2665-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yamaguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meftah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Guedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Baghdadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9MT5XZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00916747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.11.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFM7P4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL73VK6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Rosta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalifa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kasztovszky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Kis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00942894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali G." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9NKF77-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudjehane H. Chennaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamaguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3PGZ696-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourot-Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larouci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T492R21D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Kronos Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9094-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fonteilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2008.tb00643.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hunten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGXR0K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Greenwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Franchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Burbine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00092-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnlaugson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oskarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ozima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2/5/0539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90163-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCC37KM2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(89)90125-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDNJCBD3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyetand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.22.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90064-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQMX1XS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90084-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFLDSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90047-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLB89PF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(86)90193-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLKX659J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Begemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90074-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76G5Q3LZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB087iB13p10797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPJQTC3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Shelby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(80)90268-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR3V32H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(80)90096-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KKDQ5CF1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmi.1978.7170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(78)90060-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F62XGBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbove" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Carron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(76)90138-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL7SV1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Encrenaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gheudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Laroussi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Larouci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gako" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03819301v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.C." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doumet-Serhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meftah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Guedda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2665-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yamaguchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addi Bischoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Baghdadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9MT5XZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL73VK6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00916747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.11.042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFM7P4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00942894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali G." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kasztovszky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Rosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalifa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Kis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9NKF77-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00764528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanting Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudjehane H. Chennaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yamaguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3PGZ696-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;merais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T492R21D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remuzat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bourot-Denise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larouci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Kronos Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9094-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fonteilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Badia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2008.tb00643.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hunten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGXR0K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Greenwood" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Franchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Burbine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00092-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnlaugson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oskarsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Ozima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui-Aoudjehane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2/5/0539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(90)90163-R" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCC37KM2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(89)90125-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDNJCBD3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyetand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.22.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90084-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMKFLDSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(87)90064-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQMX1XS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90047-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLB89PF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(86)90193-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLKX659J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Begemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(85)90074-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76G5Q3LZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB087iB13p10797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPJQTC3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Shelby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(80)90268-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR3V32H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(80)90096-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KKDQ5CF1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(78)90060-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F62XGBB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmi.1978.7170" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Carron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(76)90138-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL7SV1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delbove" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Encrenaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gheudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Laroussi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Larouci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gako" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00945617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>