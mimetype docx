--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> albert olioso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ChercheurUnité de Recherche en Ecologie des Forêts Méditerranéennes (URFM)INRAE-PACA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (161)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal evapotranspiration models to surface and atmospheric drivers across ecosystems and aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aolin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Sulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110930. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning coupled with split window and temperature-emissivity separation (DL-SW-TES) method improves clear-sky high-resolution land surface temperature estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisit of the Temperature and Emissivity Separation (TES) Algorithm Toward Model Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3540710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of existing actual evapotranspiration products over agropastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 651, pp.132585. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Estimation of Evapotranspiration Using EVASPA: a Multi-Data Multi-Method Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2475-2478. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological conceptual model of Stampriet transboundary aquifer system in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moiteela Lekula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Kebuang Kenabatho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.101301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2024.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Càceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble precipitation estimates based on an assessment of 21 gridded precipitation datasets to improve precipitation estimations across Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zo Rabefitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101400. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating European ECOSTRESS Hub Evapotranspiration Products Retrieved from Three Structurally Contrasting SEB Models over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniska Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR034132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an extended SPARSE model for estimating evapotranspiration from directional thermal infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.108882. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing data fusion method for continuous daily evapotranspiration mapping at kilometric scale in Sahelian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.127504. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04147627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing TRISHNA TIR channels configuration for improved land surface temperature and emissivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.112939. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.112939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Instrumental Spectral Configurations for the Split-Window Method in the Context of the TRISHNA Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H.G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Error Budget of the TES Method for the Design of the Spectral Configuration of the Micro-Bolometer-Based MISTIGRI Thermal Infrared Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, 19 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multiple Methods for the Production of Continuous Evapotranspiration Estimates from TIR Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1086. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of correlation between Evapotranspiration and Gravity at a daily time scale from two vertically spaced superconducting gravimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (24), pp.e2021GL096579. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.134332. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration Estimation in the Sahel Using a New Ensemble-Contextual Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Revisit of Thermal Infrared Remote Sensing Observations on Evapotranspiration Uncertainty—A Sensitivity Study Using AmeriFlux Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.573. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contributor to an abatement of carbon emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.59-61. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-59-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do maize crop models simulate the interactions of atmospheric CO2 concentration levels with limited water supply on water use and yield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and evaporation/transpiration partitioning with dual source energy balance models in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 380, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-380-17-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Soil Water Transfer Parameterization on the Simulation of Evapotranspiration over a 14-Year Mediterranean Crop Succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-17-0058.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPARSE Dual-Source Model for Predicting Water Stress and Evapotranspiration from Thermal Infrared Data over Multiple Crops and Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Method to Estimate Soil Hydrodynamic and Hydraulic Roughness Parameters by Using Easily Measurable Data During Flood Irrigation Experiments and Inverse Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10111581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the temperature-emissivity separation from multispectral thermal infrared data: Introducing the impact of vegetation canopy by simulating the cavity effect with the SAIL-Thermique model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of GRACE with Continental Evapotranspiration Estimates in Australian Semi-Arid and Arid Basins: Sensitivity to Climate Variability and Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9), pp.614. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Aggregation Properties of Thermal Infra-Red-Based Evapotranspiration Algorithms from 100 m to the km Scale over a Semi-Arid Irrigated Agricultural Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.1178. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of surface net radiation derived from Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.251-270. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of the directional variability of thermal infrared signal in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.248--264. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and robust methods for remote sensing of canopy chlorophyll content: a comparative analysis of hyperspectral data for different types of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skidmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Gitelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2609-2623. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate, vegetation, soil and crop management variables on multi-year ISBA-A-gs simulations of evapotranspiration over a mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.3033-3053. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-3033-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.3109-3131. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPARSE model for the prediction of water stress and evapotranspiration components from thermal infra-red data and its evaluation over irrigated and rainfed wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (19), pp.4653-4672. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4653-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01233790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux : quels impacts sur l’aquifère de la Crau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and CO2 exchange of the leguminous crops: Estimates from flux-tower measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagir G. Gilmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl J. Bernacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Billesbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George G. Burba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.545-559. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2013.0270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential cooling of hot extremes from cropland albedo management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard L. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia I. Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (27), pp.9757-9761. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1317323111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is water-use efficiency of terrestrial ecosystems distributed and changing on Earth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuguang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur R. Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 711 p. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of land surface temperature products derived from the visible infrared imager radiometer suite (VIIRS) using ground-based and heritage satellite measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn C. Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Hook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.19-37. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the highest water-use efficiency of terrestrial ecosystems distributed on Earth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12 year crop succession: impact of the soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (10), pp.11687-11733. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based four-source surface energy balance model to estimate crop evapotranspiration from solar reflectance/thermal emission data (SEB-4S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.188-203. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeophysical benefits of no-till agriculture for mitigating heat wave impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SCOPE: A tool to simulate the directional anisotropy of satellite-measured surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Der Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.362-375. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of IKONOS for mapping benthic coral-reef habitats: a case study from the Puerto Morelos Reef National Park, Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Zapata-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Hernandez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Sánchez Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of IKONOS for mapping benthic coral-reef habitats: a case study from the Puerto Morelos Reef National Park, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Zapata-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Hernandez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9-10), pp.3671 - 3687. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.716922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MISTIGRI thermal infrared project: scientific objectives and mission specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9-10), pp.3437-3466. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.716921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How errors on meteorological variables impact simulated ecosystem fluxes: a case study for six French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (7), pp.2537-2564. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2537-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of temporal variations of evapotranspiration using instantaneous estimates at the time of satellite overpass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2995-3010. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-2995-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00725632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2-3), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical expression to relate aerodynamic and surface temperatures for use within single-source energy balance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00690907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Monitoring of Canopy Level Sun-Induced Chlorophyll Fluorescence During the Growth of a Sorghum Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Daumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (11), pp.4292-4300. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2193131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah-GEM and Land Data Assimilation System (LDAS) based downscaling of global reanalysis surface fields: Evaluations using observations from a CarboEurope agricultural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umarporn Charusombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dev Niyogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of temperature, vegetation indexes and albedo, as obtained by airborne hyperspectral remote sensing, for the evaluation of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.187-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water content on spectral reflectance of leaves in the in the 3–15-μm Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2010.2053518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Modeling directional-hemispherical reflectance and transmittance of fresh and dry leaves from 0.4 µm to 5.7 µm with the PROSPECT-VISIR model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ribeiro da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on net ecosystem carbon and GHG budgets at European crop sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00558216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of optical and radar satellite data at high spatio-temporal resolutions for the monitoring of irrigated wheat crops in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (Suppl.1), pp.S32-S37. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of FORMOSAT-2 images with a crop model for biomass and water monitoring of permanent grassland in mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (9), pp.1731-1744. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1731-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The net biome production of full crop rotations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing land-use and carbon stock in slash-and-burn ecosystems in tropical mountain of Laos based on time-series satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Kiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetoshi Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihito Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaguo Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.287-297. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in carbon exchange of european croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy J. Moors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilma Jans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Supit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on European cropland respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje M. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.346-362. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation spatiale à haute resolution spatiale et temporelle : applications pour le suivi de la ressource hydrique en milieu agricole semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe du modèle STICS et de données de télédétection optique pour la détermination des pratiques culturales (semis, apports d'azote) en région méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the surface energy balance system (SEBS) applied to ASTER imagery with flux-measurements at the SPARC 2004 site (Barrax, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Kwast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1165-1196. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-6-1165-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint issues in scintillometry over heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.2099-2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: effect of agricultural land-use modifications on surface fluxes and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal remote sensing from Airborne Hyperspectral Scanner data in the framework of the SPARC and SEN2FLEX projects: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Zarco-Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sepulcre-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (11), pp.2031-2037. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2031-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance characteristics of major land surfaces in slash-and-burn ecosystems in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Horie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (7), pp.2011-2019. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701442039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrometerological study of semi-arid areas : an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5291-5300. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00385110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for atmospheric boundary layer variability on flux estimation from RS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Albertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5275-5290. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of FORMOSAT-2 data for water and crop monitoring at small regional scale in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.3460-3481. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8053460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Escadafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5161-5181. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00669424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of land-atmosphere exchanges of water, energy and carbon dioxide in space and time over the heterogeneous Barrax site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Elbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5215-5235. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802326099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of high-resolution image time series for crop classification and evapotranspiration estimate over an irrigated area in central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701250390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00385245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of low land surface thermal infrared emissivity in presence of dry vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2006.885857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3D boundary layer model at local scale: Validation on soybean surface radiative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent heat flux over Cabernet Sauvignon vineyard using the Shuttleworth and Wallace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-006-0047-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of slash-and-burn land-use history using optical satellite sensor imagery: a basis for chrono-sequential assessment of ecosystem carbon stock in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaguo Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Horie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (24), pp.5641-5647. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701656323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of low land surface thermal infrared emissivity in the presence of dry vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRGS.2006.885857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a simple algorithm to estimate daily evapotranspiration from NOAA–AVHRR images for the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of irrigated wheat in a semi-arid climate using crop modelling and remote sensing data: Impact of satellite revisit time frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (5-6), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500382980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dynamics of ecosystem CO2 flux and biomass production in agricultural fields on the basis of synergy between process models and remotely sensed signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D24), </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent heat flux over a furrow-irrigated tomato crop using Penman-Monteith equation with a variable surface canopy resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Orlando Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (3), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2005.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring wheat phenology and irrigation in Center of Morocco: on the use of relationship between evapotranspiration, crops coefficients, leaf area index and remotely-sensed vegetation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Varado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 301 (1-4), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydrol.2004.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple algorithm to estimate evapotranspiration from DAIS data: Application to the DAISEX campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 315, pp.117-125. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of remote sensing and biophysical process-based modeling for estimating dynamics of CO2 flux in agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Meteorology -Tokyo-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (5), pp.561-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on estimation of evapotranspiration from remote sensing data : from empirical to numerical modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-5186-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la evapotranspiración de tomate usando el modelo interacción suelo - vegetación - atmósfera (ISBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antonioletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultura Tecnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.284-294. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0365-28072005000300006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of diurnal courses of albedo and reflected solar irradiance from airborne POLDER data acquired near solar noon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D10), 18 p. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD004888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of evapotranspiration over the Alpilles/ReSeDA experimental site using airborne POLDER sensor and a thermal camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Varado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 301, pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using directional TIR measurements and 3D simulations to assess the limitations and opportunities of water stress indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2003.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic change of CO2 flux over bare soil field and its relationship with remotely sensed surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (10), pp.1881-1892. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0143116031000102449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Penman-Monteith model for estimating soybean evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-003-0087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic linkage between remote sensing and biophysical models for estimating plant ecophysiological and ecosystem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Remote sensing society of japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multidirectional thermography to characterize water status of cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.411-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface fluxes in a small agricultural area using the three-dimensional atmospheric model meso-NH and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of aerodynamic parameters under non-neutral stability conditions from Alpilles measurement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenguang G. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface layer profiles of air temperature and humidity measured from unmanned aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.635-640. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of sensible heat flux over a heterogeneous landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Fa Fa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of 400-1100 nm vegetation albedo measurements into total shortwave broadband albedo using a canopy radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.611-618. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling approaches to assimilating L band passive microwave observations over land surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (D14), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JD000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping short-wave albedo of agricultural surfaces using airborne PolDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hautecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (1), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(01)00265-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration à partir de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the narrowband to broadband conversion to estimate visible, near infrared and shortwave apparent albedo from airborne POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface fluxes using airborne visible, near infrared, thermal infrared remote sensing data and a spatialized surface energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xing Fa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhongbo Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.669-680. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating canopy processes based on a coupled crop-SVAT model with remote sensing information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70 (2), pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling canopy functioning and radiative transfer models for remote sensing data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Troufleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 108 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1923(01)00234-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net radiation model evaluation at an hourly time step for mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net radiation model evaluation at an hourly time step for mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration and photosynthesis by assimilation of remote sensing data into SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating root zone soil moisture from surface soil moisture data and soil-vegetation-atmosphere transfer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (12), pp.3735-3745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy fluxes from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bergaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.829-836. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05337634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach to monitor crop biomass from C-band radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69, pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05337630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00585-999-0838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05338300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling radiative and energy balance on heterogeneous areas from remotely-sensed radiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Bouguerzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (4), pp.412-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive vegetation SVAT model tested against data from six contrasting sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive vegetation SVAT model tested against data from six contrasting sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92 (2), pp.73-95. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1923(98)00091-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05337612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of diurnal transpiration and photosynthesis of water stressed soybean crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 81 (1-2), pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat and mass fluxes from IR brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.1184-1190. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.536535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the workshop on thermal remote sensing held at La Londe les Maures, France, September 20–24, 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (3-4), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(95)02258-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the relationship between thermal emissivity and the normalized difference vegetation index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16 (16), pp.3211-3216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of mid-morning acquisition of surface temperature for deriving surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12, pp.287-309. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757259509532288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the difference between brightness and surface temperatures for a vegetal canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 72 (3-4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal estimation of evaporation and stomatal conductance over a soybean field using surface IR temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73 (3-4), pp.321-337. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(94)05082-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the workshop on thermal remote sensing held at La Londe les Maures, France, September 20-24, 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12 (3-4), pp.147-158. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757259509532283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorophyll fluorescence as a tool for management of plant resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Methy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 47 (1), pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple system for automated long-term Bowen ratio measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 66 (1-2), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily transpiration of field soybeans as related to hydraulic conductance, root distribution, soil potential and midday leaf potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 154, pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root biomass fraction as a function of growth degree days in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 140, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of canopy fluorescence as a function of canopy structure and leaf fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Methy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation a partir de mesures de reflectance spectrale du rayonnement photosynthetiquement actif absorbe par une culture de ble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (9), pp.885-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (238)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the TRISHNA L3 all weather daily evapotranspiration algorithms over contrasted land use and climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STIC-ing together LST, Stomatal Conductance, and ET: Evolving Science of Ecosystem Functioning in the European ECOSTRESS Hub & Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bossung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater monitoring and modelling, a crucial challenge in a semi-arid and poorly documented region affected by a high poverty rate (southern Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara Pascale Rakotomandrindra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ony Nantenaina Andriamiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions des occupations et usages des sols sur le long terme et lien avec la recharge – application aux hydrosystèmes karstiques de la Loue (25) et de Fontaine de Vaucluse (84)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Crespin-Boucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Montpellier, Hydrosciences Montpellier et ISEM, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: an Indo-French Space Mission to Study the Thermography of the Earth at Fine Spatio-Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud-Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ten evapotranspiration estimates using a water balance approach – application to Madagascar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling surface water and energy transfer in karstic mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces Continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European ECOSTRESS Hub Phase 2: Thermal Infrared Remote Sensing of Terrestrial Ecosystem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Ecostress Hub Phase 2: Thermal Infrared Remote Sensing Of Terrestrial Ecosystem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniska Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.261-264, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: towards daily evapotranspiration from remote sensing thermal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, ESRIN, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of terrestrial evapotranspiration using ECOSTRESS: Insights into surface energy balance for future thermal missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrospace 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA; GEWEX; CNES, Nov 2023, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate Biophysical Regulation of Stomata and Aerodynamic conductances Determines Terrestrial Evaporation Responses to Land Srface Temperature Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishan Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrospace 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA; CNES; GEWEX, Nov 2023, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consort of Conductances: The Missing Biophysical Link in Thermal Remote Sensing of Terrestrial Evaporation and Inclusion for the Future LST Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature Monitoring LSTM Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Baschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Bastiaanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, ESRIN, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Biology with Physics in Thermal Remote Sensing of Terrestrial Evaporation and Implications for the Future LST Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Thermal Radiation Directionality (TRD) on Surface Flux Retrieval: Point-Scale Surface Energy Balance Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.4742-4745, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10283072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Evapotranspiration based on realistic LST canopy distribution using Surface Energy Budget models in forward and inverse modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared emissivity estimation from VIS-NIR reflectances by neural network learning compair to TES approach in TRISHNA-mission context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H.G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration with future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and opportunities in using multisensor remote sensing data for evapotranspiration retrieval as well as better partitioning between evaporation and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 21 gridded precipitation datasets quality in estimating rainfall in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier (34000), France. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis influence of evapotranspiration on superconducting gravity signal at daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from thermal infrared data : extension of the two source SPARSE model to a four source representation in order to account for the sun-earth-sensor configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking evapotranspiration from gravity variations using two vertically distributed superconducting gravimeters at daily time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First OZCAR TERENO International Conference, Advancing Critical Zone science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: an Indo-French space mission to study the thermography of the Earth at fine spatio-temporal resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InGARSS 2021, IEEE India Geoscience and Remote Sensing Symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, India. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/InGARSS51564.2021.9791925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for assessment of groundwater resources, A case study of Stampriet Transboundary Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21-7444 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances with the integrated hydrological model of the Stampriet Transboundary Aquifer System (STAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARM 2021, 2nd International Conference, Internationally Shared Aquifer Resources Management, Transboundary Aquifers Challenges and the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and Evaporation/Transpiration Retrieval Using a Dual-Source Surface Energy Balance Model Integrating TIR Satellite Data with Surface Soil Moisture Information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubair Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Water Cycle Science 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of groundwater flow system for management of Stampriet Transboundary Aquifer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On-Line Event, Austria. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Evapotranspiration Continuous Monitoring with a Future Thermal Infrared Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-Line Event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French TRISHNA mission: local and global observations for water cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and Evaporation/Transpiration Retrieval Using Dual-Source Surface Energy Balance Models Integrating VIS/NIR/TIR Data with Satellite Surface Soil Moisture Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6283-6286, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie optique/radar pour l'estimation de l'évapotranspiration et de sa partition en vue d'un produit &amp;quot;stress hydrique de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubair Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi-Belmys Capko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi-Belmys Capko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulet G., Delogu E., Saadi S., Mougenot B., Fanise, P., A. Olioso and J.-P. Lagouarde, 2022. Evapotranspiration, Evaporation and Water Stress Retrieval Performances with the SPARSE Dual Source Energy Balance Model Forced by TIR data. ISPRS-GEOGLAM- ISRS Joint International Workshop 2019 on “Earth Observations on Agricultural Monitoring”, 18-20 février 2019 New Delhi, Inde. [presentation orale invitee]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM- ISRS Joint International Workshop 2019 on “Earth Observations on Agricultural Monitoring”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nex Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between Landsat Spectral Reflectances and Land Surface Emissivity Over Bare Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6937-6940, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indo-French High-resolution Thermal Infrared Space Mission for Earth Natural Resources Assessment and Monitoring -Concept and Definition of TRISHNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal K Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Crébassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dheeraj Adlakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM-ISRS Joint International Workshop on “Earth Observations for Agricultural Monitoring”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Feb 2019, New Delhi, India. pp.403, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-403-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French Trishna Mission: Earth Observation in the Thermal Infrared with High Spatio-Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4078-4081, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To couple or not to couple, that’s the question!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Albertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Spectral Land Surface Emissivity Simulated with the SAIL-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBMS 2018, 13th International IR Target and Background Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES Evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simmoneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire THEIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French TRISHNA mission: Earth observation in the thermal infrared with high spatio-temporal resolution and its application to agriculture and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and evaporation/transpiration partitioning with dual source energy balance models in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evaluation of Land Surface Emissivity Spectra Simulated with the Sail-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.3951 - 3954, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing: the case of Sahelian Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS., Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from land surface models over a 14-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JULES Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.Talk_3_hydrology_6_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of land surface emissivity spectra with the sailthermique model. Evaluation and application to emissivity and surface temperature extraction from multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium : Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing in West Africa: application of S-SEBI and Ts-VI triangle methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium "Recent Advances in Quantitative Remote Sensing",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-thermique, a model to simulate land surface emissivity (LSE) spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Surface Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Moss Landing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from land surface models over a 15-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarojini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from land surface models over a 14-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Vidale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sarojini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Ileaps Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and water stress retrieval performances of the SPARSE dual-source energy balance model over irrigated and rainfed agricultural crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration par télédétection spatiale : Enjeux et application en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM2E, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the STICS model for the simulation of a multiyear crop succession: Its interest in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from SURFEX/ISBA-A-gs over a 15-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURFEX Users Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteo-France, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining feedback effects on remote sensing-based turbulent flux estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Timmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Albertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric CO2 concentration impacts on maize yield performance under dry conditions: do crop model simulate it right ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent/sensible heat and water stress retrieval performances of the SPARSE dual-source energy balance model over irrigated and rainfed agricultural crops using eddy covariance, sap flow and extra-large aperture scintillometer data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some directional (and spectral) aspects of thermal infrared signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Land‐Atmosphere Interaction by Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Enschede, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating land surface evapotranspiration from remote sensing: a challenge for West Africa. In: 12th International Kovacs Colloquium : &amp;quot;Hydrological Inputs for Water-Related SDGs Implementation: Knowledge, Data, Indicators, Tools & Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-IHP, IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-thermique, a model to simulate land surface emissivity spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In SAIL35 Symposium: “Eye on Foliage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate, vegetation, soil and irrigation on multi-year ISBA-A-gs simulations of evapotranspiration over a Mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYMEX Drought and Water Resources workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Zaragoza, Espagne. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of land use change on the behaviour of shallow aquifers ? A comparison of particle-tracking and lumped-parameter models for evaluating the groundwater age distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVApotranspiration evaluation from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICMED-Crau workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVapotranspiration Assessment from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop modélisation de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of flow and infiltration processes on agricultural plots irrigated by submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of flood irrigation for the characterization of irrigation practices of grassland fields in the Crau region (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Crau Aquifer from remote sensing and flux tower data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of time-series of total and plant water stress levels using a dual-source energy balance model over agricultural crops and medium to low resolution thermal infra red remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un modèle à base physique pour l’optimisation multicritères de l’irrigation des prairies par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeophysical benefits of no-till agriculture for mitigating heat wave impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 16, EGU General Assembly 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and component evapotranspiration retrieval performances of a single-pixel energy balance models over agricultural crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a land surface model over a mediterranean crop site for a long period of time : impact of uncertainties in soil parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Scientific Conference on the Global Water and Energy Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEWEX. INT., Jul 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of evapotranspiration maps from 100-m to the 1-km scale over a semi-arid irrigated agricultural area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation prospective du drainage et des rendements des prairies irriguées - impact sur le fonctionnement de l’aquifère de Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSU domaine du Merle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in land surface temperature due to atmospheric correction: Application to Landsat-7 data over a Mediterranean agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and water stress retrieval performances of single-pixel energy balance models over irrigated and rainfed agricultural crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and water stress retrieval performances of single-pixel energy balance models over irrigated and rainfed agricultural crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th International Scientific Conference on the Global Energy and Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeophysical benefits of no-till agriculture for mitigating heat wave impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard L. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia I. Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal evaporation using instantaneous satellite measurements in the thermal infrared domain (Evolution de l’évaporation saisonnière à partir de mesures instantanées dans l’infra-rouge thermique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory contribution on Earth Science to the CNES report to COSPAR 2014. Space Research in France, 40th scientific assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model under climate change conditions and consequences on the water balance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures estimated from top of canopy brightness temperatures derived from Landsat 7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures derived from Landsat 7 brightness temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of drainage and hay production over the Crau aquifer for analysing impact of global change on aquifer recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunyue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilden Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model under climate change conditions and consequences on the water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of drainage and hay production over the Crau aquifer for analyzing the impact of global change on aquifer recharge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures derived from Landsat 7 brightness temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Jornada Científica sobre “Aplicaciones de la Teledetección” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection pour la gestion intégrée des ressources en eau en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Club Climat Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMA 2013 Atelier de Modélisation de l’Atmosphère : « Modélisation des surfaces continentales, Variabilité et prévisibilité intrasaisonnières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of remote sensing based evapotranspiration products over three dominant Argentinean ecosystem types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo N. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the COST Action ES0903 “EUROSPEC”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of Land Surface Model: Impact of the uncertainty on soil parameters on the evapotranspiration of a Mediterranean crop site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-YEAR ASSESSMENT OF SOIL VEGETATION ATMOSPHERE TRANSFER (SVAT) MODELING UNCERTAINTIES OVER A MEDITERRANEAN AGRICULTURAL SITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guarrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of uncertainties from evapotranspiration models applied to LANDSAT thermal data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposium on Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement énergétique des surfaces : préparation des missions infrarouge thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque restitution du TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Mar 2012, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2012 Geophysical Research Abstracts, 14, EGU2012-6530, EGU General Assembly 2012,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation prospective du drainage et des rendements des prairies irriguées à l’échelle de l’aquifère de la Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model over a Mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Desfonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’évapotranspiration et du stress hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA – CNES, 50 ans du CNES TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical expression to relate aerodynamic and surface temperatures for use within single-source energy balance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Triangle method for soil moisture evaluation by adding a third index: albedo or Cellulose Absorption Index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2011, Remote Sensing for Agriculture, Ecosystems, and Hydrology XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la recharge de la nappe a l'echelle parcellaire par l'irrigation par submersion : une approche couplée Hydrologie-géophysique, Milieux poreux et transferts hydriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques du GFHN - Milieux Poreux et Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par un modèle de culture du drainage et des rendements des prairies irriguées à l’échelle de l’aquifère de la Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque LPED / IMEP Université de Provence, Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets du CO2 sur le calcul de l'évapotranspiration de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI, a microsatellite project associating high spatial resolution and high revisit frequency in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining high spatial resolution and revisit capabilities in the thermal infrared: the MISTIGRI mission project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. EARSeL Symposium: Remote Sensing for Science, Education and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the revisit frequency for the MISTIGRI project of a satellite mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture impact on refectance of bare soils in the optical domain [0.4 – 15 μm]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Remote Sensing and Modeling of Surface Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface soil moisture on spectral reflectance of bare soil in the 0.4 – 15 μm domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EARSeL; Imaging spectroscopy: innivative tool for scientific and commercial environmental applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tel-Aviv, Israel. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture impact on lab measured reflectance of bare soils in the optical domain [0.4–15 μM]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations hydrosalines entre l’étang du Vaccarès et les nappes superficielles voisines. Impact du climat et de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrometerological study of semi-arid areas: an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Torrent, Spain. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geostationary satellite thermal infrared data to monitor surface exchanges at local scale over heterogeneous landscape: Application to Meteosat 8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle simplifié pour l'estimation du bilan hydrique et du rendement de cultures céréalières en milieu semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. WATMED, Congrès Méditerranéen des Ressources en Eau dans le Bassin Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation du modèle de culture STICS en région semi aride du Haouz à partir d'images satellites optiques haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. WATMED, Congrès Méditerranéen des Ressources en Eau dans le Bassin Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de plateforme de modélisation des paysages du programme SEVE: place des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Measurements in the framework of SPARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating CO2 flux of croplands for bottom-up budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Pattey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of land-atmosphere exchanges of water energy and carbon dioxide in space and time over the heterogeneous Barrax site during SPARC2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de plate-forme de modélisation des paysage du programme Seve : place des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS, INRA, Carry-Le-Rouet, 17-18-03-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for surface variability on flux estimation using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Albertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of remote sensing and process-based model for dynamic assessment of CO2 flux and biomass in agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Conference of the Remote Sensing Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of daily evapotranspiration from remote sensing images of high and low spatial resolution. Application to the Iberian Peninsula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling STICS to the ISBA SVAT model to assess crop canopy processes from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling energy balance models for irrigated agriculture from airborne AHS/INTA to Aster (Barrax, Spain, SPARC 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of energy flux models using ASTER imagery at the SPARC 2004 site (Barrax, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Kwast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of footprint effects on CO2 flux measurements by eddy covariance method. A case study in rice paddy ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Conference of the Remote Sensing Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 1D et 2D de ISBA au moyen de mesures in situ et de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta de Camargue et cycle de l'eau: principaux résultats de l'ORE Resyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoires de recherche en environnement (ORE). Etat des lieux et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic change of CO2 flux over agricultural ecosystem and its relationship with remotely sensed thermal and optical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing images used for aggregation of the scalar roughness, Z0t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.O. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Hasager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing anvendt i hydrologi og agrometeorologi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et test d'un modèle de couche limite atmosphérique 3D sur une nouvelle parcelle homogène de soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration à partir de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie satellitaire et radar au service de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled crop-SVAT model to assess crop canopy processes from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating vegetation dynamics based on assimilation of SVAT, growth, and radiative transfer models [Japonais]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nagano, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface albedo over the Reseda experimental site using high spatial resolution multi-directional and multi-spectral remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of photosynthetic capacity of vegetation [Japonais]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jiaguo Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Choi Wineng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nagano, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration à partir de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Hydrotechnique. 167ème session du Comité Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled crop-SVAT model to assess crop canopy processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface fluxes over the Reseda experiment using high spatial resolution optical remote sensing data. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xing Fa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne Vis-NIR-TIR data and a surface energy balance model to map evapotranspiration at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xingfa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Santa Fe NM, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating passive microwave observations to retrieve root-zone soil moisture and vegetation biomass (SMOS mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Assemblée Générale de l'EGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre fonctionnement des cultures et variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : une campagne de mesure pour l'étude du cycle annuel des bilans hydrique et énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface fluxes by coupling high spatial resolution Vis NIR - TIR data and a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.F. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du rayonnement net pour des applications climatiques et agroclimatiques en milieu méditerranéen et tropical maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données radiométriques micro-ondes dans un SVAT pour le suivi de l'état hydrique du couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMA 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy fluxes and photosynthesis from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of multi-sensor and multi-temporal remote sensing data to monitor vegetation and soil : the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1998.702226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of latent heat flux on heterogeneous area from measured radiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Bouguerzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aspects in the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de circulation générale de l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration des couverts végétaux par inversion de modèles de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Outalha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of irradiance geometry effect in field measurements of reflectance made with ground reflectometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.F. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration et de la photosynthèse à l'aide de modèles TSVA et de la température de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts radiatifs dans le domaine solaire : modèles classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zurfluh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimation using a SVAT model and surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'énergie et microclimats en situation de relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical leaf photosynthesis and stomatal conductance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Photosynthesis Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des paramétrisations de la photosynthèse dans trois modèles TSVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling radiative transfer and soil-vegetation-atmosphere transfer models for combined optical-microwave remote sensing of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration using SVAT models and surface IR temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nivoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration using SVAT models and IR brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the workshop on thermal remote sensing held at La Londe les Maures, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled model to simulate spectral reflectances, thermal infrared emission and microwave emission of a vegetation canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric temperature response of soybean and corn leaves to water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La-Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive summary, overview, conclusions and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Humes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La-Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution diurne de l'emission microonde d'une culture de soja simulee a partir d'un modele couple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium International de l'ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Val d'Isere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des echanges d'energie et de masse d'un couvert vegetal, dans le but de relier la transpiration et la photosynthese aux mesures de reflectance et de temperature de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Val d'Isere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal estimation of evaporations and stomatal conductances over a soybean field using surface infrared temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multisource Data Integration in Remote Sensing of Land Inventory Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and new frameworks for evapotranspiration and transpiration computation in unstressed conditions with the help of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05581441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 : 5èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Evapotranspiration and Water Stress of Mediterranean Forests from Remote Sensed Vegetation Fraction Cover and Water Balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Stpaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous daily evapotranspiration and water stress algorithms for TRISHNA Level-3 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and modelling of surface components over a heterogeneous (row) canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatc monitoring in a chronic humanitarian crisis area - southwestern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Health</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieynaba N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riva E Rajaomahefasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNC Water and Health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Chapel Hill, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and Landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contribution to an abatement of carbon emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: a high spatio-temporal resolution Indian-French spatial mission for TIR Earth observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to estimate land surface emissivity from VIS/NIR and MIR high resolution remote sensing data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater resource management facing global changes: from the European Directive to the local action plan for the Crau aquifer (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. IAH Congress “Groundwater and society: 60 years of IAH”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1979, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016 (LSP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. , Proceedings ESA Living Planet Symposium 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPARSE model for the prediction of water stress and evapotranspiration components from thermal infra-red data and its evaluation over irrigated and rainfed wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBTEMP’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES Evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire THEIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in land surface temperature using Landsat-7 data and derived uncertainties on net radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reading, United Kingdom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of atmospheric and emissivity correction effect on land surface temperatures derived from Landsat 7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14 ème édition des Journées CNES jeunes chercheurs (JC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of evapotranspiration maps from 100-m to the 1-km scale over a semi-arid irrigated agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a land surface model over a Mediterranean crop site for a long period of time: Impact of uncertainties in soil parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th International Scientific Conference on the Global Energy and Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, La Hague Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of satellite Land Surface Temperature products using ground-based measurements and heritage satellite data. Protocol, limitations and results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn C. Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Göttsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of satellite land surface temperature products using ground-based measurements and heritage satellite data – Protocol, limitations and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Goettsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 4 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration from Airborne Simulators as a Proxy Datasets for NASA’s ECOSTRESS mission – A new Thermal Infrared Instrument on the International Space Station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn C. Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Hook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de recharge superficielle des aquifères méditerranéens au cœur de la gestion durable des ressources en eau souterraine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THIRSTY THermal InfraRed SpaTial sYstem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 years time-series of estimation and validation of land surface temperature from Landsat 5 & 7 archive on 3 plots of south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope model: a tool to simulate the surface temperature directional anisotropy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 years time-series of estimation and validation of Land Surface Temperature from Landsat 5, 7 archive on 3 plots of South-West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE model: a tool to simulate the surface temperature directional anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-Thermique: a model for land surface spectral emissivity in the thermal infrared. Evaluation and reassesment of the temperature -emissivity separation (TES) algorithm in presence of vegetation canopies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of drainage and hay production over the Crau aquifer for analysing impact of global change on aquifer recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. EGU, Geophysical Research Abstracts, 15, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of remote sensing based evapotranspiration products over three dominant Argentinean ecosystem types. Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-N Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the COST Action ES0903 “EUROSPEC”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Göttsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bandes spectrales thermiques de MISTIGRI (MIcroSatellite for Thermal Infrared Ground suRface Imaging).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the high spatial and temporal resolutions MISTIGRI mission in the Thermal Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model over a Mediterranean crop site : Consequences on the water balance under climate change conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desfonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts, Vol. 14, EGU General Assembly 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du bilan hydrique des surfaces à l’aide des données IRT: Impact de la revisite et de la précision de la mission MISTIGRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of modelling uncertainties over a Mediterranean agricultural region using evapotranspiration models based on LANDSAT thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing of the terrestrial water cycle, AGU Chapman conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and crop monitoring from LANDSAT images over a Mediterranean agricultural region. Comparison of different algorithms based on thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des transferts hydriques préférentiels dans les sols lors des irrigations gravitaires en utilisant la tomographie de résistivité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi- year assessment of surface vegetation atmosphere transfer (SVAT) modeling uncertainties over Mediterranean Agricicultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring soil to groundwater preferential ﬂow during border irrigation using time-lapse ERT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts, Vol. 13, EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Thermal Infrared EXplorer (TIREX) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain. pp.1-2, 2010, Recent advances in Quantitative remote sensing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI: a new mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space applications, semaine internationale des applications spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. 12 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances with the integrated hydrological model of the Stampriet Transboundary Aquifer System (STAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanchez, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary aquifers : challenges and the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.92-99, 2022, 978-92-3-100563-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.23-49, 2020, 978-0-12-818086-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrique des agrosystèmes de Crau face aux changements globaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d’une steppe méditerranéenne. La plaine de Crau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Inversion in Thermal Infrared Remote Sensing over Vegetated Land Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Liang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Land remote Sensing : System, Modeling, Inversion and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 354, Springer, pp.245-292, 2008, Advances in land remote sensign : system, modeling, inversion and application, 978-1-4020-6449-4 ; 978-94-007-9868-7 ; 978-1-4020-6450-0. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6450-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of estimating plant productivity and CO2 flux in agro-ecosystems – linking measurements, process models and remotely sensed information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Climate Change and Response of Carbon Cycle in the Equatorial Pacific and Indian Oceans and Adjacent Landmasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Alpilles test site by introducing remote sensing data at various spatial resolutions into a dynamic SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido D'Urso; M. A. Osann Jochum; Jose Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Vegetation Monitoring and Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 852 (1), </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP : American Institute of Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-241, 2006, AIP Conference Proceedings, 978-0735403468. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cultures sur les variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating dynamics of CO2 flux in agro-ecosystems based on synergy of remote sensing and process modeling. A methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global environmental change in the ocean and on land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrapub, 2004, 4-88704-133-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALiBi : un exemple de modèle de transferts sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École-chercheurs en bioclimatologie. 1 - De la plante au couvert végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, pp. 489-503, 1996, 2-7380-0662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vegetation index crop photosynthesis and crop stomatal conductance simulated with a radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils and the greenhouse effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water stress detection, evapotranspiration indicator and irrigation management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 9th ESA Advanced Training Course on Land Remote Sensing 2019 (focus on Agriculture), Louvain La Neuve, Belgium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des transferts sol-végétation-atmosphère de l’échelle de la parcelle à celle du paysage agricole en combinant modèles de fonctionnement de la végétation et du sol, modèles de transfert radiatif et systèmes de mesure de télédétection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02818567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleure prise en compte de l'etat hydrique de la plante et de ses besoins en eau dans les modeles dynamiques de culture. Exemple du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. L'Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* INRA Centre de Recherche d'Avignon, URD, Domaine St Paul, BP 91, 84143 Montfavet cedex Diffusion du document : INRA Centre de Recherche d'Avignon, URD, Domaine St Paul, BP 91, 84143 Montfavet cedex. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des echanges d'energie et de masse d'un couvert vegetal, dans le but de relier la transpiration et la photosynthese aux mesures de reflectance et de temperature de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques); Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02852794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'energie photosynthetiquement active absorbee par une culture de ble a partir de donnees radiometriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 p., 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la biomasse racinaire d'une culture de ble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> albert olioso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ChercheurUnité de Recherche en Ecologie des Forêts Méditerranéennes (URFM)INRAE-PACA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (161)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal evapotranspiration models to surface and atmospheric drivers across ecosystems and aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aolin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Sulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110930. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning coupled with split window and temperature-emissivity separation (DL-SW-TES) method improves clear-sky high-resolution land surface temperature estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 225, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisit of the Temperature and Emissivity Separation (TES) Algorithm Toward Model Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3540710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of existing actual evapotranspiration products over agropastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 651, pp.132585. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Estimation of Evapotranspiration Using EVASPA: a Multi-Data Multi-Method Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2475-2478. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological conceptual model of Stampriet transboundary aquifer system in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moiteela Lekula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Kebuang Kenabatho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.101301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2024.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Càceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble precipitation estimates based on an assessment of 21 gridded precipitation datasets to improve precipitation estimations across Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zo Rabefitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101400. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating European ECOSTRESS Hub Evapotranspiration Products Retrieved from Three Structurally Contrasting SEB Models over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniska Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR034132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing TRISHNA TIR channels configuration for improved land surface temperature and emissivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.112939. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.112939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Instrumental Spectral Configurations for the Split-Window Method in the Context of the TRISHNA Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H.G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an extended SPARSE model for estimating evapotranspiration from directional thermal infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.108882. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing data fusion method for continuous daily evapotranspiration mapping at kilometric scale in Sahelian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.127504. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04147627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multiple Methods for the Production of Continuous Evapotranspiration Estimates from TIR Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1086. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Error Budget of the TES Method for the Design of the Spectral Configuration of the Micro-Bolometer-Based MISTIGRI Thermal Infrared Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, 19 p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of correlation between Evapotranspiration and Gravity at a daily time scale from two vertically spaced superconducting gravimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (24), pp.e2021GL096579. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.134332. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration Estimation in the Sahel Using a New Ensemble-Contextual Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi Belmys Cakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contributor to an abatement of carbon emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.59-61. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-59-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Revisit of Thermal Infrared Remote Sensing Observations on Evapotranspiration Uncertainty—A Sensitivity Study Using AmeriFlux Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.573. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPARSE Dual-Source Model for Predicting Water Stress and Evapotranspiration from Thermal Infrared Data over Multiple Crops and Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the Soil Water Transfer Parameterization on the Simulation of Evapotranspiration over a 14-Year Mediterranean Crop Succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-17-0058.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and evaporation/transpiration partitioning with dual source energy balance models in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 380, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-380-17-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Method to Estimate Soil Hydrodynamic and Hydraulic Roughness Parameters by Using Easily Measurable Data During Flood Irrigation Experiments and Inverse Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10111581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do maize crop models simulate the interactions of atmospheric CO2 concentration levels with limited water supply on water use and yield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Aggregation Properties of Thermal Infra-Red-Based Evapotranspiration Algorithms from 100 m to the km Scale over a Semi-Arid Irrigated Agricultural Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.1178. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of GRACE with Continental Evapotranspiration Estimates in Australian Semi-Arid and Arid Basins: Sensitivity to Climate Variability and Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9), pp.614. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the temperature-emissivity separation from multispectral thermal infrared data: Introducing the impact of vegetation canopy by simulating the cavity effect with the SAIL-Thermique model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of surface net radiation derived from Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.251-270. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of the directional variability of thermal infrared signal in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.248--264. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and robust methods for remote sensing of canopy chlorophyll content: a comparative analysis of hyperspectral data for different types of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Skidmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Gitelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (12), pp.2609-2623. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux : quels impacts sur l’aquifère de la Crau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPARSE model for the prediction of water stress and evapotranspiration components from thermal infra-red data and its evaluation over irrigated and rainfed wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (19), pp.4653-4672. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4653-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01233790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.3109-3131. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate, vegetation, soil and crop management variables on multi-year ISBA-A-gs simulations of evapotranspiration over a mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.3033-3053. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-3033-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and CO2 exchange of the leguminous crops: Estimates from flux-tower measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagir G. Gilmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl J. Bernacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Billesbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George G. Burba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.545-559. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2013.0270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of land surface temperature products derived from the visible infrared imager radiometer suite (VIIRS) using ground-based and heritage satellite measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn C. Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Hook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.19-37. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is water-use efficiency of terrestrial ecosystems distributed and changing on Earth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuguang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur R. Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 711 p. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential cooling of hot extremes from cropland albedo management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard L. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia I. Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (27), pp.9757-9761. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1317323111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the highest water-use efficiency of terrestrial ecosystems distributed on Earth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12 year crop succession: impact of the soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (10), pp.11687-11733. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based four-source surface energy balance model to estimate crop evapotranspiration from solar reflectance/thermal emission data (SEB-4S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.188-203. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeophysical benefits of no-till agriculture for mitigating heat wave impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SCOPE: A tool to simulate the directional anisotropy of satellite-measured surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Der Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.362-375. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of IKONOS for mapping benthic coral-reef habitats: a case study from the Puerto Morelos Reef National Park, Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Zapata-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Hernandez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Sánchez Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of IKONOS for mapping benthic coral-reef habitats: a case study from the Puerto Morelos Reef National Park, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Zapata-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Hernandez-Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9-10), pp.3671 - 3687. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.716922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MISTIGRI thermal infrared project: scientific objectives and mission specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9-10), pp.3437-3466. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.716921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of temporal variations of evapotranspiration using instantaneous estimates at the time of satellite overpass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2995-3010. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-2995-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00725632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical expression to relate aerodynamic and surface temperatures for use within single-source energy balance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00690907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2-3), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Monitoring of Canopy Level Sun-Induced Chlorophyll Fluorescence During the Growth of a Sorghum Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Daumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (11), pp.4292-4300. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2193131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah-GEM and Land Data Assimilation System (LDAS) based downscaling of global reanalysis surface fields: Evaluations using observations from a CarboEurope agricultural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umarporn Charusombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dev Niyogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How errors on meteorological variables impact simulated ecosystem fluxes: a case study for six French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (7), pp.2537-2564. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2537-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water content on spectral reflectance of leaves in the in the 3–15-μm Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.143-147. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2010.2053518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of temperature, vegetation indexes and albedo, as obtained by airborne hyperspectral remote sensing, for the evaluation of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.187-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Modeling directional-hemispherical reflectance and transmittance of fresh and dry leaves from 0.4 µm to 5.7 µm with the PROSPECT-VISIR model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ribeiro da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of optical and radar satellite data at high spatio-temporal resolutions for the monitoring of irrigated wheat crops in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (Suppl.1), pp.S32-S37. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing land-use and carbon stock in slash-and-burn ecosystems in tropical mountain of Laos based on time-series satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Kiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidetoshi Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihito Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaguo Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.287-297. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The net biome production of full crop rotations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of FORMOSAT-2 images with a crop model for biomass and water monitoring of permanent grassland in mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (9), pp.1731-1744. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1731-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation spatiale à haute resolution spatiale et temporelle : applications pour le suivi de la ressource hydrique en milieu agricole semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in carbon exchange of european croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy J. Moors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilma Jans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Supit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on European cropland respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje M. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.346-362. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe du modèle STICS et de données de télédétection optique pour la détermination des pratiques culturales (semis, apports d'azote) en région méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on net ecosystem carbon and GHG budgets at European crop sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00558216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: effect of agricultural land-use modifications on surface fluxes and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal remote sensing from Airborne Hyperspectral Scanner data in the framework of the SPARC and SEN2FLEX projects: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Zarco-Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sepulcre-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (11), pp.2031-2037. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2031-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint issues in scintillometry over heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.2099-2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the surface energy balance system (SEBS) applied to ASTER imagery with flux-measurements at the SPARC 2004 site (Barrax, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Kwast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1165-1196. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-6-1165-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance characteristics of major land surfaces in slash-and-burn ecosystems in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Horie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (7), pp.2011-2019. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701442039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrometerological study of semi-arid areas : an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5291-5300. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00385110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for atmospheric boundary layer variability on flux estimation from RS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Albertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5275-5290. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of FORMOSAT-2 data for water and crop monitoring at small regional scale in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.3460-3481. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8053460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of land-atmosphere exchanges of water, energy and carbon dioxide in space and time over the heterogeneous Barrax site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Elbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5215-5235. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802326099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Escadafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (17-18), pp.5161-5181. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00669424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of high-resolution image time series for crop classification and evapotranspiration estimate over an irrigated area in central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701250390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00385245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of slash-and-burn land-use history using optical satellite sensor imagery: a basis for chrono-sequential assessment of ecosystem carbon stock in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaguo Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Horie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (24), pp.5641-5647. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701656323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent heat flux over Cabernet Sauvignon vineyard using the Shuttleworth and Wallace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-006-0047-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3D boundary layer model at local scale: Validation on soybean surface radiative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of low land surface thermal infrared emissivity in the presence of dry vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRGS.2006.885857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a simple algorithm to estimate daily evapotranspiration from NOAA–AVHRR images for the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of low land surface thermal infrared emissivity in presence of dry vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.112-116. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2006.885857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dynamics of ecosystem CO2 flux and biomass production in agricultural fields on the basis of synergy between process models and remotely sensed signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D24), </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent heat flux over a furrow-irrigated tomato crop using Penman-Monteith equation with a variable surface canopy resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Orlando Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (3), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2005.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring wheat phenology and irrigation in Center of Morocco: on the use of relationship between evapotranspiration, crops coefficients, leaf area index and remotely-sensed vegetation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of irrigated wheat in a semi-arid climate using crop modelling and remote sensing data: Impact of satellite revisit time frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (5-6), pp.1093-1117. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160500382980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of remote sensing and biophysical process-based modeling for estimating dynamics of CO2 flux in agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Meteorology -Tokyo-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (5), pp.561-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la evapotranspiración de tomate usando el modelo interacción suelo - vegetación - atmósfera (ISBA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antonioletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultura Tecnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (3), pp.284-294. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0365-28072005000300006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on estimation of evapotranspiration from remote sensing data : from empirical to numerical modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-5186-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of diurnal courses of albedo and reflected solar irradiance from airborne POLDER data acquired near solar noon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D10), 18 p. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD004888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of evapotranspiration over the Alpilles/ReSeDA experimental site using airborne POLDER sensor and a thermal camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Varado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 301, pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of root water uptake modules using either the surface energy balance or potential transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Varado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 301 (1-4), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydrol.2004.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple algorithm to estimate evapotranspiration from DAIS data: Application to the DAISEX campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 315, pp.117-125. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00425916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using directional TIR measurements and 3D simulations to assess the limitations and opportunities of water stress indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2003.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic change of CO2 flux over bare soil field and its relationship with remotely sensed surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (10), pp.1881-1892. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0143116031000102449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Penman-Monteith model for estimating soybean evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-003-0087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic linkage between remote sensing and biophysical models for estimating plant ecophysiological and ecosystem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Remote sensing society of japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface fluxes in a small agricultural area using the three-dimensional atmospheric model meso-NH and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multidirectional thermography to characterize water status of cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.411-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of sensible heat flux over a heterogeneous landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Fa Fa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface layer profiles of air temperature and humidity measured from unmanned aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.635-640. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of 400-1100 nm vegetation albedo measurements into total shortwave broadband albedo using a canopy radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.611-618. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sunflower crop development from C-band radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping short-wave albedo of agricultural surfaces using airborne PolDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hautecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (1), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0034-4257(01)00265-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling approaches to assimilating L band passive microwave observations over land surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (D14), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JD000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the narrowband to broadband conversion to estimate visible, near infrared and shortwave apparent albedo from airborne POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.537-546. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration à partir de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface fluxes using airborne visible, near infrared, thermal infrared remote sensing data and a spatialized surface energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xing Fa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zhongbo Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.669-680. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of aerodynamic parameters under non-neutral stability conditions from Alpilles measurement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenguang G. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating canopy processes based on a coupled crop-SVAT model with remote sensing information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70 (2), pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling canopy functioning and radiative transfer models for remote sensing data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Troufleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 108 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1923(01)00234-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net radiation model evaluation at an hourly time step for mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net radiation model evaluation at an hourly time step for mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (2), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach to monitor crop biomass from C-band radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69, pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05337630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00585-999-0838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05338300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling radiative and energy balance on heterogeneous areas from remotely-sensed radiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Bouguerzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (4), pp.412-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration and photosynthesis by assimilation of remote sensing data into SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy fluxes from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bergaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.829-836. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05337634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the root-zone soil moisture from the combined use of time series of surface soil moisture and SVAT modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.837-843. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(99)00090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating root zone soil moisture from surface soil moisture data and soil-vegetation-atmosphere transfer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (12), pp.3735-3745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive vegetation SVAT model tested against data from six contrasting sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92 (2), pp.73-95. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1923(98)00091-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05337612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive vegetation SVAT model tested against data from six contrasting sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat and mass fluxes from IR brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.1184-1190. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.536535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of diurnal transpiration and photosynthesis of water stressed soybean crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 81 (1-2), pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the workshop on thermal remote sensing held at La Londe les Maures, France, September 20–24, 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (3-4), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(95)02258-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the relationship between thermal emissivity and the normalized difference vegetation index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16 (16), pp.3211-3216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of mid-morning acquisition of surface temperature for deriving surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12, pp.287-309. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757259509532288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal estimation of evaporation and stomatal conductance over a soybean field using surface IR temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73 (3-4), pp.321-337. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(94)05082-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the workshop on thermal remote sensing held at La Londe les Maures, France, September 20-24, 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12 (3-4), pp.147-158. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757259509532283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the difference between brightness and surface temperatures for a vegetal canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 72 (3-4), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorophyll fluorescence as a tool for management of plant resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Methy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 47 (1), pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple system for automated long-term Bowen ratio measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 66 (1-2), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily transpiration of field soybeans as related to hydraulic conductance, root distribution, soil potential and midday leaf potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 154, pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root biomass fraction as a function of growth degree days in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 140, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of canopy fluorescence as a function of canopy structure and leaf fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Methy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation a partir de mesures de reflectance spectrale du rayonnement photosynthetiquement actif absorbe par une culture de ble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (9), pp.885-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (238)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater monitoring and modelling, a crucial challenge in a semi-arid and poorly documented region affected by a high poverty rate (southern Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara Pascale Rakotomandrindra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ony Nantenaina Andriamiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions des occupations et usages des sols sur le long terme et lien avec la recharge – application aux hydrosystèmes karstiques de la Loue (25) et de Fontaine de Vaucluse (84)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Crespin-Boucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Montpellier, Hydrosciences Montpellier et ISEM, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: an Indo-French Space Mission to Study the Thermography of the Earth at Fine Spatio-Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud-Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ten evapotranspiration estimates using a water balance approach – application to Madagascar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rojin Alimohammad Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STIC-ing together LST, Stomatal Conductance, and ET: Evolving Science of Ecosystem Functioning in the European ECOSTRESS Hub & Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bossung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the TRISHNA L3 all weather daily evapotranspiration algorithms over contrasted land use and climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling surface water and energy transfer in karstic mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces Continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Ecostress Hub Phase 2: Thermal Infrared Remote Sensing Of Terrestrial Ecosystem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaniska Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.261-264, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature Monitoring LSTM Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Baschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Bastiaanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, ESRIN, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate Biophysical Regulation of Stomata and Aerodynamic conductances Determines Terrestrial Evaporation Responses to Land Srface Temperature Variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishan Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrospace 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA; CNES; GEWEX, Nov 2023, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consort of Conductances: The Missing Biophysical Link in Thermal Remote Sensing of Terrestrial Evaporation and Inclusion for the Future LST Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: towards daily evapotranspiration from remote sensing thermal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, ESRIN, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mapping of terrestrial evapotranspiration using ECOSTRESS: Insights into surface energy balance for future thermal missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrospace 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA; GEWEX; CNES, Nov 2023, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Thermal Radiation Directionality (TRD) on Surface Flux Retrieval: Point-Scale Surface Energy Balance Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.4742-4745, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10283072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Biology with Physics in Thermal Remote Sensing of Terrestrial Evaporation and Implications for the Future LST Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared emissivity estimation from VIS-NIR reflectances by neural network learning compair to TES approach in TRISHNA-mission context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H.G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Evapotranspiration based on realistic LST canopy distribution using Surface Energy Budget models in forward and inverse modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European ECOSTRESS Hub Phase 2: Thermal Infrared Remote Sensing of Terrestrial Ecosystem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hitzelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanne Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel de Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis influence of evapotranspiration on superconducting gravity signal at daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 21 gridded precipitation datasets quality in estimating rainfall in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier (34000), France. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and opportunities in using multisensor remote sensing data for evapotranspiration retrieval as well as better partitioning between evaporation and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration with future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking evapotranspiration from gravity variations using two vertically distributed superconducting gravimeters at daily time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First OZCAR TERENO International Conference, Advancing Critical Zone science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for assessment of groundwater resources, A case study of Stampriet Transboundary Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21-7444 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: an Indo-French space mission to study the thermography of the Earth at fine spatio-temporal resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InGARSS 2021, IEEE India Geoscience and Remote Sensing Symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, India. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/InGARSS51564.2021.9791925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances with the integrated hydrological model of the Stampriet Transboundary Aquifer System (STAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARM 2021, 2nd International Conference, Internationally Shared Aquifer Resources Management, Transboundary Aquifers Challenges and the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from thermal infrared data : extension of the two source SPARSE model to a four source representation in order to account for the sun-earth-sensor configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Evapotranspiration Continuous Monitoring with a Future Thermal Infrared Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-Line Event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of groundwater flow system for management of Stampriet Transboundary Aquifer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On-Line Event, Austria. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French TRISHNA mission: local and global observations for water cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and Evaporation/Transpiration Retrieval Using a Dual-Source Surface Energy Balance Model Integrating TIR Satellite Data with Surface Soil Moisture Information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubair Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Water Cycle Science 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Nov 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie optique/radar pour l'estimation de l'évapotranspiration et de sa partition en vue d'un produit &amp;quot;stress hydrique de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubair Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon D. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi-Belmys Capko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and Evaporation/Transpiration Retrieval Using Dual-Source Surface Energy Balance Models Integrating VIS/NIR/TIR Data with Satellite Surface Soil Moisture Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6283-6286, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffi-Belmys Capko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulet G., Delogu E., Saadi S., Mougenot B., Fanise, P., A. Olioso and J.-P. Lagouarde, 2022. Evapotranspiration, Evaporation and Water Stress Retrieval Performances with the SPARSE Dual Source Energy Balance Model Forced by TIR data. ISPRS-GEOGLAM- ISRS Joint International Workshop 2019 on “Earth Observations on Agricultural Monitoring”, 18-20 février 2019 New Delhi, Inde. [presentation orale invitee]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM- ISRS Joint International Workshop 2019 on “Earth Observations on Agricultural Monitoring”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nex Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Between Landsat Spectral Reflectances and Land Surface Emissivity Over Bare Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6937-6940, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indo-French High-resolution Thermal Infrared Space Mission for Earth Natural Resources Assessment and Monitoring -Concept and Definition of TRISHNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal K Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Crébassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dheeraj Adlakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM-ISRS Joint International Workshop on “Earth Observations for Agricultural Monitoring”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Feb 2019, New Delhi, India. pp.403, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-403-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French Trishna Mission: Earth Observation in the Thermal Infrared with High Spatio-Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4078-4081, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To couple or not to couple, that’s the question!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Albertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and evaporation/transpiration partitioning with dual source energy balance models in agricultural lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES Evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simmoneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire THEIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French TRISHNA mission: Earth observation in the thermal infrared with high spatio-temporal resolution and its application to agriculture and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Spectral Land Surface Emissivity Simulated with the SAIL-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBMS 2018, 13th International IR Target and Background Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evaluation of Land Surface Emissivity Spectra Simulated with the Sail-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.3951 - 3954, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of land surface emissivity spectra with the sailthermique model. Evaluation and application to emissivity and surface temperature extraction from multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium : Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing in West Africa: application of S-SEBI and Ts-VI triangle methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium "Recent Advances in Quantitative Remote Sensing",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the STICS model for the simulation of a multiyear crop succession: Its interest in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and water stress retrieval performances of the SPARSE dual-source energy balance model over irrigated and rainfed agricultural crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from land surface models over a 14-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Vidale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sarojini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Ileaps Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration par télédétection spatiale : Enjeux et application en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM2E, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from land surface models over a 15-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarojini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-thermique, a model to simulate land surface emissivity (LSE) spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Surface Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Moss Landing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from SURFEX/ISBA-A-gs over a 15-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURFEX Users Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meteo-France, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining feedback effects on remote sensing-based turbulent flux estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Timmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Albertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric CO2 concentration impacts on maize yield performance under dry conditions: do crop model simulate it right ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in simulated evapotranspiration from land surface models over a 14-year Mediterranean crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JULES Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.Talk_3_hydrology_6_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing: the case of Sahelian Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS., Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent/sensible heat and water stress retrieval performances of the SPARSE dual-source energy balance model over irrigated and rainfed agricultural crops using eddy covariance, sap flow and extra-large aperture scintillometer data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating land surface evapotranspiration from remote sensing: a challenge for West Africa. In: 12th International Kovacs Colloquium : &amp;quot;Hydrological Inputs for Water-Related SDGs Implementation: Knowledge, Data, Indicators, Tools & Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-IHP, IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some directional (and spectral) aspects of thermal infrared signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Land‐Atmosphere Interaction by Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Enschede, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-thermique, a model to simulate land surface emissivity spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In SAIL35 Symposium: “Eye on Foliage”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate, vegetation, soil and irrigation on multi-year ISBA-A-gs simulations of evapotranspiration over a Mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYMEX Drought and Water Resources workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Zaragoza, Espagne. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of land use change on the behaviour of shallow aquifers ? A comparison of particle-tracking and lumped-parameter models for evaluating the groundwater age distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Travi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVApotranspiration evaluation from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICMED-Crau workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVapotranspiration Assessment from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop modélisation de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Crau Aquifer from remote sensing and flux tower data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of flood irrigation for the characterization of irrigation practices of grassland fields in the Crau region (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of flow and infiltration processes on agricultural plots irrigated by submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of time-series of total and plant water stress levels using a dual-source energy balance model over agricultural crops and medium to low resolution thermal infra red remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un modèle à base physique pour l’optimisation multicritères de l’irrigation des prairies par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a land surface model over a mediterranean crop site for a long period of time : impact of uncertainties in soil parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Scientific Conference on the Global Water and Energy Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEWEX. INT., Jul 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of evapotranspiration maps from 100-m to the 1-km scale over a semi-arid irrigated agricultural area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation prospective du drainage et des rendements des prairies irriguées - impact sur le fonctionnement de l’aquifère de Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSU domaine du Merle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and water stress retrieval performances of single-pixel energy balance models over irrigated and rainfed agricultural crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili-Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and water stress retrieval performances of single-pixel energy balance models over irrigated and rainfed agricultural crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in land surface temperature due to atmospheric correction: Application to Landsat-7 data over a Mediterranean agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeophysical benefits of no-till agriculture for mitigating heat wave impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard L. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia I. Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th International Scientific Conference on the Global Energy and Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal evaporation using instantaneous satellite measurements in the thermal infrared domain (Evolution de l’évaporation saisonnière à partir de mesures instantanées dans l’infra-rouge thermique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory contribution on Earth Science to the CNES report to COSPAR 2014. Space Research in France, 40th scientific assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and component evapotranspiration retrieval performances of a single-pixel energy balance models over agricultural crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeophysical benefits of no-till agriculture for mitigating heat wave impacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 16, EGU General Assembly 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures estimated from top of canopy brightness temperatures derived from Landsat 7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures derived from Landsat 7 brightness temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of drainage and hay production over the Crau aquifer for analysing impact of global change on aquifer recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection pour la gestion intégrée des ressources en eau en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Club Climat Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures derived from Landsat 7 brightness temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Jornada Científica sobre “Aplicaciones de la Teledetección” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunyue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilden Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model under climate change conditions and consequences on the water balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of drainage and hay production over the Crau aquifer for analyzing the impact of global change on aquifer recharge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMA 2013 Atelier de Modélisation de l’Atmosphère : « Modélisation des surfaces continentales, Variabilité et prévisibilité intrasaisonnières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of remote sensing based evapotranspiration products over three dominant Argentinean ecosystem types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo N. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the COST Action ES0903 “EUROSPEC”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of Land Surface Model: Impact of the uncertainty on soil parameters on the evapotranspiration of a Mediterranean crop site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model under climate change conditions and consequences on the water balance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-YEAR ASSESSMENT OF SOIL VEGETATION ATMOSPHERE TRANSFER (SVAT) MODELING UNCERTAINTIES OVER A MEDITERRANEAN AGRICULTURAL SITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guarrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of uncertainties from evapotranspiration models applied to LANDSAT thermal data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposium on Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2012 Geophysical Research Abstracts, 14, EGU2012-6530, EGU General Assembly 2012,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement énergétique des surfaces : préparation des missions infrarouge thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque restitution du TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Mar 2012, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation prospective du drainage et des rendements des prairies irriguées à l’échelle de l’aquifère de la Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model over a Mediterranean crop site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Desfonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’évapotranspiration et du stress hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA – CNES, 50 ans du CNES TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par un modèle de culture du drainage et des rendements des prairies irriguées à l’échelle de l’aquifère de la Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque LPED / IMEP Université de Provence, Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Triangle method for soil moisture evaluation by adding a third index: albedo or Cellulose Absorption Index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Krapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing 2011, Remote Sensing for Agriculture, Ecosystems, and Hydrology XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la recharge de la nappe a l'echelle parcellaire par l'irrigation par submersion : une approche couplée Hydrologie-géophysique, Milieux poreux et transferts hydriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques du GFHN - Milieux Poreux et Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical expression to relate aerodynamic and surface temperatures for use within single-source energy balance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining high spatial resolution and revisit capabilities in the thermal infrared: the MISTIGRI mission project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. EARSeL Symposium: Remote Sensing for Science, Education and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets du CO2 sur le calcul de l'évapotranspiration de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI, a microsatellite project associating high spatial resolution and high revisit frequency in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the revisit frequency for the MISTIGRI project of a satellite mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture impact on refectance of bare soils in the optical domain [0.4 – 15 μm]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Remote Sensing and Modeling of Surface Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture impact on lab measured reflectance of bare soils in the optical domain [0.4–15 μM]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface soil moisture on spectral reflectance of bare soil in the 0.4 – 15 μm domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EARSeL; Imaging spectroscopy: innivative tool for scientific and commercial environmental applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tel-Aviv, Israel. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations hydrosalines entre l’étang du Vaccarès et les nappes superficielles voisines. Impact du climat et de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrometerological study of semi-arid areas: an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Torrent, Spain. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geostationary satellite thermal infrared data to monitor surface exchanges at local scale over heterogeneous landscape: Application to Meteosat 8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation du modèle de culture STICS en région semi aride du Haouz à partir d'images satellites optiques haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. WATMED, Congrès Méditerranéen des Ressources en Eau dans le Bassin Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle simplifié pour l'estimation du bilan hydrique et du rendement de cultures céréalières en milieu semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. WATMED, Congrès Méditerranéen des Ressources en Eau dans le Bassin Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Measurements in the framework of SPARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating CO2 flux of croplands for bottom-up budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Pattey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for surface variability on flux estimation using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Albertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of remote sensing and process-based model for dynamic assessment of CO2 flux and biomass in agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Conference of the Remote Sensing Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de plate-forme de modélisation des paysage du programme Seve : place des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS, INRA, Carry-Le-Rouet, 17-18-03-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of land-atmosphere exchanges of water energy and carbon dioxide in space and time over the heterogeneous Barrax site during SPARC2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of daily evapotranspiration from remote sensing images of high and low spatial resolution. Application to the Iberian Peninsula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jimenez-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling STICS to the ISBA SVAT model to assess crop canopy processes from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of energy flux models using ASTER imagery at the SPARC 2004 site (Barrax, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Der Kwast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARC Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling energy balance models for irrigated agriculture from airborne AHS/INTA to Aster (Barrax, Spain, SPARC 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.M. Gieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of footprint effects on CO2 flux measurements by eddy covariance method. A case study in rice paddy ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Miyata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Conference of the Remote Sensing Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de plateforme de modélisation des paysages du programme SEVE: place des modèles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta de Camargue et cycle de l'eau: principaux résultats de l'ORE Resyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoires de recherche en environnement (ORE). Etat des lieux et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation 1D et 2D de ISBA au moyen de mesures in situ et de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic change of CO2 flux over agricultural ecosystem and its relationship with remotely sensed thermal and optical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing images used for aggregation of the scalar roughness, Z0t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.O. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Hasager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing anvendt i hydrologi og agrometeorologi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration à partir de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie satellitaire et radar au service de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et test d'un modèle de couche limite atmosphérique 3D sur une nouvelle parcelle homogène de soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled crop-SVAT model to assess crop canopy processes from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration à partir de mesures de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Hydrotechnique. 167ème session du Comité Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of photosynthetic capacity of vegetation [Japonais]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jiaguo Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Choi Wineng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nagano, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating vegetation dynamics based on assimilation of SVAT, growth, and radiative transfer models [Japonais]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nagano, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface albedo over the Reseda experimental site using high spatial resolution multi-directional and multi-spectral remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled crop-SVAT model to assess crop canopy processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface fluxes over the Reseda experiment using high spatial resolution optical remote sensing data. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xing Fa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne Vis-NIR-TIR data and a surface energy balance model to map evapotranspiration at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Xingfa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Santa Fe NM, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating passive microwave observations to retrieve root-zone soil moisture and vegetation biomass (SMOS mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Assemblée Générale de l'EGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre fonctionnement des cultures et variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : une campagne de mesure pour l'étude du cycle annuel des bilans hydrique et énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du rayonnement net pour des applications climatiques et agroclimatiques en milieu méditerranéen et tropical maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données radiométriques micro-ondes dans un SVAT pour le suivi de l'état hydrique du couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMA 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface fluxes by coupling high spatial resolution Vis NIR - TIR data and a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.F. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy fluxes and photosynthesis from thermal infrared, spectral reflectances, microwave data and SVAT modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of multi-sensor and multi-temporal remote sensing data to monitor vegetation and soil : the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1998.702226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of latent heat flux on heterogeneous area from measured radiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Bouguerzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aspects in the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of irradiance geometry effect in field measurements of reflectance made with ground reflectometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.F. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration des couverts végétaux par inversion de modèles de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Outalha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration et de la photosynthèse à l'aide de modèles TSVA et de la température de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de circulation générale de l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimation using a SVAT model and surface temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'énergie et microclimats en situation de relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts radiatifs dans le domaine solaire : modèles classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zurfluh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration using SVAT models and IR brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration using SVAT models and surface IR temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nivoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling radiative transfer and soil-vegetation-atmosphere transfer models for combined optical-microwave remote sensing of vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the workshop on thermal remote sensing held at La Londe les Maures, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des paramétrisations de la photosynthèse dans trois modèles TSVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical leaf photosynthesis and stomatal conductance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Photosynthesis Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric temperature response of soybean and corn leaves to water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La-Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive summary, overview, conclusions and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Humes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La-Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution diurne de l'emission microonde d'une culture de soja simulee a partir d'un modele couple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium International de l'ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Val d'Isere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des echanges d'energie et de masse d'un couvert vegetal, dans le but de relier la transpiration et la photosynthese aux mesures de reflectance et de temperature de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Val d'Isere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled model to simulate spectral reflectances, thermal infrared emission and microwave emission of a vegetation canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal estimation of evaporations and stomatal conductances over a soybean field using surface infrared temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multisource Data Integration in Remote Sensing of Land Inventory Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and new frameworks for evapotranspiration and transpiration computation in unstressed conditions with the help of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05581441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 : 5èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Evapotranspiration and Water Stress of Mediterranean Forests from Remote Sensed Vegetation Fraction Cover and Water Balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-Stpaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and modelling of surface components over a heterogeneous (row) canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous daily evapotranspiration and water stress algorithms for TRISHNA Level-3 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatc monitoring in a chronic humanitarian crisis area - southwestern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Health</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieynaba N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riva E Rajaomahefasoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNC Water and Health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Chapel Hill, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and Landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contribution to an abatement of carbon emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: a high spatio-temporal resolution Indian-French spatial mission for TIR Earth observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to estimate land surface emissivity from VIS/NIR and MIR high resolution remote sensing data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016 (LSP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. , Proceedings ESA Living Planet Symposium 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES Evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire THEIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPARSE model for the prediction of water stress and evapotranspiration components from thermal infra-red data and its evaluation over irrigated and rainfed wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBTEMP’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater resource management facing global changes: from the European Directive to the local action plan for the Crau aquifer (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. IAH Congress “Groundwater and society: 60 years of IAH”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1979, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in land surface temperature using Landsat-7 data and derived uncertainties on net radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reading, United Kingdom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of evapotranspiration maps from 100-m to the 1-km scale over a semi-arid irrigated agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of satellite Land Surface Temperature products using ground-based measurements and heritage satellite data. Protocol, limitations and results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn C. Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Göttsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a land surface model over a Mediterranean crop site for a long period of time: Impact of uncertainties in soil parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th International Scientific Conference on the Global Energy and Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, La Hague Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 years time-series of estimation and validation of land surface temperature from Landsat 5 & 7 archive on 3 plots of south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THIRSTY THermal InfraRed SpaTial sYstem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of satellite land surface temperature products using ground-based measurements and heritage satellite data – Protocol, limitations and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Goettsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 4 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration from Airborne Simulators as a Proxy Datasets for NASA’s ECOSTRESS mission – A new Thermal Infrared Instrument on the International Space Station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn C. Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Hook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de recharge superficielle des aquifères méditerranéens au cœur de la gestion durable des ressources en eau souterraine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 years time-series of estimation and validation of Land Surface Temperature from Landsat 5, 7 archive on 3 plots of South-West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope model: a tool to simulate the surface temperature directional anisotropy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE model: a tool to simulate the surface temperature directional anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL-Thermique: a model for land surface spectral emissivity in the thermal infrared. Evaluation and reassesment of the temperature -emissivity separation (TES) algorithm in presence of vegetation canopies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of atmospheric and emissivity correction effect on land surface temperatures derived from Landsat 7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14 ème édition des Journées CNES jeunes chercheurs (JC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of remote sensing based evapotranspiration products over three dominant Argentinean ecosystem types. Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-N Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the COST Action ES0903 “EUROSPEC”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Göttsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of drainage and hay production over the Crau aquifer for analysing impact of global change on aquifer recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. EGU, Geophysical Research Abstracts, 15, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the phenology impact on SVAT modelling through a crop growth model over a Mediterranean crop site : Consequences on the water balance under climate change conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Desfonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts, Vol. 14, EGU General Assembly 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the high spatial and temporal resolutions MISTIGRI mission in the Thermal Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bandes spectrales thermiques de MISTIGRI (MIcroSatellite for Thermal Infrared Ground suRface Imaging).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of modelling uncertainties over a Mediterranean agricultural region using evapotranspiration models based on LANDSAT thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing of the terrestrial water cycle, AGU Chapman conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du bilan hydrique des surfaces à l’aide des données IRT: Impact de la revisite et de la précision de la mission MISTIGRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and crop monitoring from LANDSAT images over a Mediterranean agricultural region. Comparison of different algorithms based on thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des transferts hydriques préférentiels dans les sols lors des irrigations gravitaires en utilisant la tomographie de résistivité électrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi- year assessment of surface vegetation atmosphere transfer (SVAT) modeling uncertainties over Mediterranean Agricicultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring soil to groundwater preferential ﬂow during border irrigation using time-lapse ERT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts, Vol. 13, EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Thermal Infrared EXplorer (TIREX) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain. pp.1-2, 2010, Recent advances in Quantitative remote sensing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI: a new mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space applications, semaine internationale des applications spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. 12 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances with the integrated hydrological model of the Stampriet Transboundary Aquifer System (STAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Kinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien O’grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciek Lubczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanchez, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary aquifers : challenges and the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.92-99, 2022, 978-92-3-100563-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.23-49, 2020, 978-0-12-818086-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrique des agrosystèmes de Crau face aux changements globaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d’une steppe méditerranéenne. La plaine de Crau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Inversion in Thermal Infrared Remote Sensing over Vegetated Land Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Liang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Land remote Sensing : System, Modeling, Inversion and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 354, Springer, pp.245-292, 2008, Advances in land remote sensign : system, modeling, inversion and application, 978-1-4020-6449-4 ; 978-94-007-9868-7 ; 978-1-4020-6450-0. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6450-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Alpilles test site by introducing remote sensing data at various spatial resolutions into a dynamic SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido D'Urso; M. A. Osann Jochum; Jose Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Vegetation Monitoring and Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 852 (1), </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP : American Institute of Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-241, 2006, AIP Conference Proceedings, 978-0735403468. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of estimating plant productivity and CO2 flux in agro-ecosystems – linking measurements, process models and remotely sensed information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Climate Change and Response of Carbon Cycle in the Equatorial Pacific and Indian Oceans and Adjacent Landmasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52948-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cultures sur les variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating dynamics of CO2 flux in agro-ecosystems based on synergy of remote sensing and process modeling. A methodological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global environmental change in the ocean and on land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrapub, 2004, 4-88704-133-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALiBi : un exemple de modèle de transferts sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École-chercheurs en bioclimatologie. 1 - De la plante au couvert végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, pp. 489-503, 1996, 2-7380-0662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vegetation index crop photosynthesis and crop stomatal conductance simulated with a radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils and the greenhouse effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water stress detection, evapotranspiration indicator and irrigation management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. 9th ESA Advanced Training Course on Land Remote Sensing 2019 (focus on Agriculture), Louvain La Neuve, Belgium. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des transferts sol-végétation-atmosphère de l’échelle de la parcelle à celle du paysage agricole en combinant modèles de fonctionnement de la végétation et du sol, modèles de transfert radiatif et systèmes de mesure de télédétection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02818567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleure prise en compte de l'etat hydrique de la plante et de ses besoins en eau dans les modeles dynamiques de culture. Exemple du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. L'Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">* INRA Centre de Recherche d'Avignon, URD, Domaine St Paul, BP 91, 84143 Montfavet cedex Diffusion du document : INRA Centre de Recherche d'Avignon, URD, Domaine St Paul, BP 91, 84143 Montfavet cedex. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des echanges d'energie et de masse d'un couvert vegetal, dans le but de relier la transpiration et la photosynthese aux mesures de reflectance et de temperature de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques); Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02852794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'energie photosynthetiquement active absorbee par une culture de ble a partir de donnees radiometriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 p., 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la biomasse racinaire d'une culture de ble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aolin Jia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hui Tang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopo Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanne Didry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3540710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kinoti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiteela Lekula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kebuang Kenabatho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2024.101301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rabefitia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866684v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniska Mallick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hitzelberger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108882" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04147627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H G Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112939" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336205v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H.G. Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099967" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382651v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099896" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hook" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050573" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-59-2019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenel Delusca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Boote" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lizaso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Manderscheid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Chebbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-380-17-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0058.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Caillault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.06.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien O&#8217;grady" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9090614" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111178" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duffour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lagouarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QM71W8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637555v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skidmore" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12815" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3033-2015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01233790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lili-Chabaane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4653-2015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir G. Gilmanov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Baker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J. Bernacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Billesbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Burba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2013.0270" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard L. Davin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia I. Seneviratne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317323111" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Tang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengpeng Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur R. Desai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Nagy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Luo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07483" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn C. Hulley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hook" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nagy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chirouze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Davin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Seneviratne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Der Tol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321256v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Zapata-Ramirez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Nunez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio S&#225;nchez Sobrino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Sobrino" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.716922" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541136v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bach" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Sobrino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.716921" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019864v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2537-2012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00725632v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2995-2012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337671v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hadj Said" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690907v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.03.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111225v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daumard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Champagne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ounis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2193131" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umarporn Charusombat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Niyogi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRV0P2X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646605v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.187-200" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336428v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2053518" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquemoud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ribeiro da Luz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6HTFHX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00558216v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bernhofer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.09.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSRK83D8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666519v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1731-2010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668251v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Kutsch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osborne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.07.016" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GSRBXT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662792v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Kiyono" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Asai" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihito Ochiai" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaguo Qi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2010.04.004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPMBLV7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192134v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy J. Moors" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Jacobs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Jans" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Supit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner L. Kutsch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NDKDBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192251v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje M. Moffat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489VHTGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664729v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010033" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9450B560879C3DBF5B3428BE092099ECB9A091AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Kwast" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Timmermans" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gieske" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-6-1165-2009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Timmermans" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658538v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sobrino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez-Munoz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Zarco-Tejada" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sepulcre-Canto" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Miguel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2031-2009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658160v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kiyono" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Horie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701442039" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661273v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertoldi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Albertson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036383" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398202v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsaibes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053460" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663393v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Timmermans" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elbers" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802326099" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663064v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soria" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sobrino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.885857" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664818v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Samaali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2006.12.005" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW879VZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657104v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrasco" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poblete" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-006-0047-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9GDHKVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663987v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Horie" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701656323" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389431v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sobrino" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRGS.2006.885857" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667113v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.02.017" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8KS7C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389480v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahrouni" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500382980" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655689v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007469" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-419GKG04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665938v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Orlando Ortega-Farias" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuentes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.07.028" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RXTHRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676307v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583687v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.06.033" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00425916v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.03.027" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673214v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679761v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-5186-0" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8Q5JCPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674966v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortega-Farias" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Antonioletti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0365-28072005000300006" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678752v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004888" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674922v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.03.006" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674338v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2003.09.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKW36G4G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683461v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Choi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0143116031000102449" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682723v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-003-0087-1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EE051EEA518B2E7C6FAAA8C1C980917202D9A06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676327v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678797v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouvel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-044" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681315v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguang G. Zhao" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002048" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682068v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hobbs" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dyer" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002050" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681070v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fa Fa Gu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002032" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682121v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000958" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679255v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hautecoeur" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00265-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671323v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice French" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002049" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674647v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xing Fa Gu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhongbo Su" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002053" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673451v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038955v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baret" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(01)00234-9" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWKP2RJM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886002v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000116" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698578v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698480v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697688v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00090-8" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WJ52VR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697683v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337634v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bergaoui" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00089-1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N0NMQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684792v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337630v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697568v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Bouguerzaz" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696231v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337612v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cabelguenne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(98)00091-4" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMMNXFM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684906v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Carlson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699056v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mehrez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.536535" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704367v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby N. Carlson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gillies" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(95)02258-Y" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42H86H3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701192v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704989v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757259509532288" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711758v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705821v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(94)05082-H" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN0FKT7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575736v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gillies" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757259509532283" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701113v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Methy" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trabaud" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700224v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704148v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711023v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Luciani" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702364v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Methy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacaze" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728699v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208191v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrazin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208260v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bossung" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208015v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Nantenaina Andriamiandrisoa" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17526" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352106v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crespin-Boucaud" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208233v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551052v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10997" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202134v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hitzelberger" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784349v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282764" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201208v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcq" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203062v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201301v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxing Wang" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishan Bhattarai" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202143v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxin Wang" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Verfaillie" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201260v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Barat" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Baschek" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bastiaanssen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202665v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784347v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283072" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202123v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202632v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217455v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-354" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217385v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-194" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217458v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-213" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556324v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10895" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558092v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandya" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/InGARSS51564.2021.9791925" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556329v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciek Lubczynski" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Poulain" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7444" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557616v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559247v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559468v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19896" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559442v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559444v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973864v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rafi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mallick" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900333" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563889v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584655v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delogu" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mougenot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443589v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Michel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899275" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420462v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal K Bhattacharya" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cr&#233;bassol" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gamet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Adlakha" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-403-2019" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390710v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Kumar Bhattacharya" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crebassol" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay S. Babu" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518720" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589286v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Albertson" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589898v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589901v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simmoneaux" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589552v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585159v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736994v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519436" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608839v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590415v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737288v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864154v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607899v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594920v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Vidal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarojini" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595547v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Vidale" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarojini" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blyth" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603145v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864156v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Issoufou" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589708v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590414v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737840v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Timmerman" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Albertson" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590411v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799906v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bahir" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bousbih" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590452v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864160v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590449v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594801v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590463v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vincent" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590455v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800057v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740615v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738818v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613632v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743646v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336638v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321472v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335761v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795915v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321319v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338858v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pons" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336746v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334048v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lecerf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318700v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946949" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740651v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335757v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798127v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337664v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Garcia" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336740v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798738v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335744v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334032v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flamain" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338004v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulin" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189889v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723465" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338843v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749532v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.078" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317639v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyue Yu" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn Hulley" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilden Meyers" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721238" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336665v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810926v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337002v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338849v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336145v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336756v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615927v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo G. Garcia" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo N. Campos" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Di Bella" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336737v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338058v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807134v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337517v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338055v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803782v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Desfonds" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338035v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810927v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318469v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338671v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelet" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338051v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757684v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758503v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755601v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757723v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824027v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818507v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758005v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417807" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754672v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkhiri" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trolet" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754924v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755994v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756042v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760016v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763818v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romaguera" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Zaragoza" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826327v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833425v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moureaux" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pattey" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhofer" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carrara" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762808v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilun Su" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lia" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.M. Gieske" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586750v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828757v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761539v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831645v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761869v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827226v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762835v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764252v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyata" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Mano" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Nagai" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761017v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834114v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762018v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758876v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Jensen" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Hasager" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761125v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samaali" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruse" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Occelli" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829794v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762769v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978236" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762827v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761137v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759366v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moran" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jiaguo Qi" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Choi Wineng" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758734v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758641v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760340v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763372v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xingfa Gu" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767548v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766425v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771282v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769123v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Gu" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771794v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765913v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769903v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770351v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1998.702226" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768056v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771777v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barte" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765922v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Royer" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765174v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taconet" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Outalha" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766483v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769289v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764657v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766935v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765955v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772290v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778930v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlson" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777674v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776379v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nivoit" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Promayon" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774496v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847315v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772287v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773245v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775782v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Humes" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775510v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776014v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772546v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05581441v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hien" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952994v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Stpaul" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203073v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203081v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepage" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325813v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Health" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba N'Diaye" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva E Rajaomahefasoa" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560819v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roujean" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hagolle" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560639v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharya" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crebassol" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murthy" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560828v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607086v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni&#232;re" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590489v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego Elvira" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590486v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousbih" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797739v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337028v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Garcia" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338836v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741336v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336730v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337556v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. G&#246;ttsche" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794072v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Guillevic" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Goettsche" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801171v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337641v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601497v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336196v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissin" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bret-Dibat" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Legal" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799928v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336349v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336857v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338865v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795508v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795233v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336388v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337011v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesaignoux" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607079v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lecerf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336696v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N Campos" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337559v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336650v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338068v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nerry" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810946v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Cherchali" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337993v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desfonds" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335767v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336161v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338053v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338668v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338665v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821960v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819282v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763213v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306584v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nieto" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392669v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6450-0_10" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818079v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830396v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765188v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849852v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584856v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806430v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818567v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844443v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L'H&#244;tel" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852794v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853676v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853967v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aolin Jia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110930" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hui Tang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopo Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.04.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanne Didry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3540710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kinoti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiteela Lekula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Kebuang Kenabatho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2024.101301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rabefitia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866684v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniska Mallick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hitzelberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H G Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336205v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H.G. Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099967" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04147627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099896" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030380" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-59-2019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hook" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050573" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111806" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albergel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0058.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Chebbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-380-17-2018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenel Delusca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Boote" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lizaso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Manderscheid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.01.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111178" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien O&#8217;grady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9090614" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Caillault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.06.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duffour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lagouarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QM71W8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637555v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skidmore" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12815" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01233790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lili-Chabaane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4653-2015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3033-2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir G. Gilmanov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Baker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J. Bernacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Billesbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Burba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2013.0270" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190101v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn C. Hulley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hook" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TRGW2L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Tang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengpeng Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur R. Desai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Nagy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Luo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07483" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard L. Davin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia I. Seneviratne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1317323111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nagy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chirouze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Davin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Seneviratne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317518v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Der Tol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Zapata-Ramirez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Nunez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio S&#225;nchez Sobrino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Sobrino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.716922" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Sobrino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.716921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00725632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2995-2012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690907v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.03.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337671v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hadj Said" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111225v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daumard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Champagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ounis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2193131" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umarporn Charusombat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Niyogi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRV0P2X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2537-2012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2053518" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646605v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648770v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.187-200" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337522v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerber" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquemoud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ribeiro da Luz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.011" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6HTFHX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.09.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSRK83D8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662792v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Kiyono" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Asai" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihito Ochiai" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaguo Qi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2010.04.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPMBLV7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Kutsch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osborne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.07.016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GSRBXT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666519v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1731-2010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010033" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9450B560879C3DBF5B3428BE092099ECB9A091AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy J. Moors" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Jacobs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Jans" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Supit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner L. Kutsch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.013" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NDKDBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192251v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje M. Moffat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489VHTGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661535v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00558216v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bernhofer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.020" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sobrino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jimenez-Munoz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Zarco-Tejada" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sepulcre-Canto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Miguel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2031-2009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Timmermans" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656724v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Kwast" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Timmermans" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gieske" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-6-1165-2009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kiyono" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Horie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701442039" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661273v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertoldi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Albertson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036383" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398202v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsaibes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie," TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053460" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663393v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Timmermans" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jia" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elbers" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802326099" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663987v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Horie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701656323" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657104v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrasco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poblete" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-006-0047-7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9GDHKVX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664818v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Samaali" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2006.12.005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW879VZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389431v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soria" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sobrino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRGS.2006.885857" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667113v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.02.017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP8KS7C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663064v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Sobrino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.885857" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655689v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007469" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-419GKG04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665938v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Orlando Ortega-Farias" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuentes" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.07.028" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RXTHRL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389480v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahrouni" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500382980" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673214v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortega-Farias" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Antonioletti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0365-28072005000300006" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679761v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-5186-0" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8Q5JCPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678752v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004888" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674922v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.03.006" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674338v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varado" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676307v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583687v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.06.033" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00425916v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.03.027" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675695v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2003.09.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKW36G4G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683461v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Choi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0143116031000102449" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682723v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-003-0087-1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EE051EEA518B2E7C6FAAA8C1C980917202D9A06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676327v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-044" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678797v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouvel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681070v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fa Fa Gu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002032" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682068v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hobbs" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dyer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002050" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680017v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fouilhoux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002047" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679255v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hautecoeur" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00265-6" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682121v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000958" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672973v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice French" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002049" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671323v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674647v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xing Fa Gu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhongbo Su" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002053" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681315v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenguang G. Zhao" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002048" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673451v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038955v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baret" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(01)00234-9" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWKP2RJM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698578v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886002v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000116" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684792v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337630v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00090-8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WJ52VR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697568v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Bouguerzaz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raffy" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698480v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337634v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bergaoui" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(99)00089-1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N0NMQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697688v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697683v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05337612v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cabelguenne" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(98)00091-4" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMMNXFM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696231v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699056v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mehrez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.536535" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684906v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Carlson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704367v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby N. Carlson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gillies" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(95)02258-Y" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42H86H3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701192v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704989v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757259509532288" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705821v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(94)05082-H" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN0FKT7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575736v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Gillies" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757259509532283" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711758v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701113v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Methy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trabaud" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700224v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704148v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711023v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Luciani" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702364v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Methy" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacaze" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728699v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208015v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Alimohammad Nejad" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Nantenaina Andriamiandrisoa" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17526" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352106v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crespin-Boucaud" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208233v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208046v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17813" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208260v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bossung" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208191v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrazin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551052v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10997" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784349v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282764" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201260v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Barat" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Baschek" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bastiaanssen" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201301v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxing Wang" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishan Bhattarai" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202143v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxin Wang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Verfaillie" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201208v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcq" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203062v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hitzelberger" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784347v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283072" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202665v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202632v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202123v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202134v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217446v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-366" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217458v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-213" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217385v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-194" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217455v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-354" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558182v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556329v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciek Lubczynski" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Poulain" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7444" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558092v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandya" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/InGARSS51564.2021.9791925" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557616v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556324v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10895" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559442v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559468v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19896" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559444v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559247v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563889v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973864v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rafi" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mallick" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900333" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584655v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delogu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mougenot" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443589v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Michel" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899275" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420462v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal K Bhattacharya" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cr&#233;bassol" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gamet" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Adlakha" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-403-2019" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390710v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Kumar Bhattacharya" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crebassol" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay S. Babu" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518720" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589286v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Albertson" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585159v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589901v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simmoneaux" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589552v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589898v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736994v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519436" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737288v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864154v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589708v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603145v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595547v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Vidale" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarojini" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blyth" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864156v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Issoufou" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594920v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Vidal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarojini" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607899v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590414v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737840v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Timmerman" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Albertson" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590411v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590415v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608839v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799906v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bahir" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bousbih" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864160v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590452v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590449v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594801v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590463v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vincent" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590455v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800057v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613632v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738818v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740615v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743646v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795915v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321319v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338858v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pons" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336746v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334048v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lecerf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337664v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Garcia" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798127v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740651v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335757v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chabaane" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318700v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946949" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798738v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336740v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335744v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334032v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flamain" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335761v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336638v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321472v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189889v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723465" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338843v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749532v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.078" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336145v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338849v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317639v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyue Yu" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn Hulley" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilden Meyers" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721238" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336665v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810926v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337002v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336756v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615927v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo G. Garcia" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo N. Campos" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Di Bella" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336737v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338004v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338058v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337517v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807134v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338055v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803782v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Desfonds" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338035v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338051v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318469v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338671v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelet" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810927v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755601v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757684v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758503v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757723v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824027v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758005v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417807" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818507v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754672v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkhiri" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trolet" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754924v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756042v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755994v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763818v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romaguera" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Zaragoza" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826327v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833425v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moureaux" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pattey" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhofer" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carrara" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828757v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.M. Gieske" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761539v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586750v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762808v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilun Su" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lia" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831645v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761869v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762835v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827226v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764252v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyata" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Mano" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Nagai" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760016v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834114v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761017v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762018v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758876v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Jensen" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Hasager" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829794v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761125v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samaali" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruse" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Occelli" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762769v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978236" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758734v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759366v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moran" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jiaguo Qi" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Choi Wineng" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762827v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pard&#233;" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761137v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758641v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760340v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763372v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Xingfa Gu" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767548v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766425v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771282v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771794v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765913v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769123v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Gu" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769903v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770351v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1998.702226" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768056v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771777v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barte" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766483v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765174v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taconet" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Outalha" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769289v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765922v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Royer" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766935v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765955v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764657v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774496v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776379v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nivoit" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Promayon" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777674v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847315v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778930v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlson" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772290v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773245v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775782v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Humes" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775510v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776014v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772287v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772546v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05581441v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hien" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952994v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-Stpaul" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203081v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepage" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203073v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325813v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Health" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba N'Diaye" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva E Rajaomahefasoa" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560819v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roujean" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hagolle" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560639v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharya" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crebassol" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murthy" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560828v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590489v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego Elvira" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590486v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousbih" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607086v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni&#232;re" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797739v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741336v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337556v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. G&#246;ttsche" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336730v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799928v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336196v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissin" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bret-Dibat" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Legal" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601497v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794072v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Guillevic" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Goettsche" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801171v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337641v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336857v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336349v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336388v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338865v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795233v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795508v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337011v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesaignoux" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337028v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Garcia" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338836v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336696v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N Campos" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337559v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336650v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607079v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lecerf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337993v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desfonds" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810946v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Cherchali" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338068v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nerry" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336161v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335767v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338053v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338668v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338665v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821960v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819282v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763213v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306584v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nieto" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392669v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6450-0_10" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818079v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830396v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765188v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849852v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584856v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806430v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818567v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844443v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L'H&#244;tel" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852794v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853676v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853967v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>